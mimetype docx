--- v0 (2025-10-08)
+++ v1 (2026-08-16)
@@ -10,51 +10,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2074BD2A" w14:textId="7CF29EAD" w:rsidR="000F006B" w:rsidRDefault="000F006B" w:rsidP="00040557">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc426528688"/>
       <w:bookmarkStart w:id="1" w:name="_Toc426530221"/>
       <w:bookmarkStart w:id="2" w:name="_Toc413093090"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21A26CC8" wp14:editId="2D8214F2">
             <wp:extent cx="2822484" cy="895350"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="668415803" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1040,110 +1040,118 @@
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="295444C0" w14:textId="77777777" w:rsidR="00D50F89" w:rsidRPr="00D50F89" w:rsidRDefault="00D50F89" w:rsidP="00F524FB">
             <w:pPr>
               <w:pStyle w:val="TRDpagestyleonly"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50F89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>12. Sponsoring Agency Name and Address</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20DE4B93" w14:textId="77777777" w:rsidR="00D50F89" w:rsidRPr="00D50F89" w:rsidRDefault="00D50F89" w:rsidP="00F524FB">
+          <w:p w14:paraId="7CCB3D8E" w14:textId="77777777" w:rsidR="002B6500" w:rsidRPr="002B6500" w:rsidRDefault="002B6500" w:rsidP="002B6500">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D50F89">
+            <w:r w:rsidRPr="002B6500">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>Illinois Department of Transportation (SPR)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B06075E" w14:textId="394D3BAD" w:rsidR="00D50F89" w:rsidRPr="00D50F89" w:rsidRDefault="00051626" w:rsidP="00F524FB">
+          <w:p w14:paraId="1C0564BA" w14:textId="77777777" w:rsidR="002B6500" w:rsidRPr="002B6500" w:rsidRDefault="002B6500" w:rsidP="002B6500">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002B6500">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bureau of </w:t>
-[...5 lines deleted...]
-              <w:t>Research</w:t>
+              <w:t>Bureau of Research</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01556723" w14:textId="77777777" w:rsidR="00D50F89" w:rsidRPr="00D50F89" w:rsidRDefault="00D50F89" w:rsidP="00F524FB">
+          <w:p w14:paraId="15F5FC07" w14:textId="77777777" w:rsidR="002B6500" w:rsidRPr="002B6500" w:rsidRDefault="002B6500" w:rsidP="002B6500">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D50F89">
+            <w:r w:rsidRPr="002B6500">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t>126 East Ash Street</w:t>
+              <w:t>Materials Testing and Research Center</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44624FDA" w14:textId="77777777" w:rsidR="00D50F89" w:rsidRPr="00D50F89" w:rsidRDefault="00D50F89" w:rsidP="00F524FB">
+          <w:p w14:paraId="18D264D3" w14:textId="77777777" w:rsidR="002B6500" w:rsidRPr="002B6500" w:rsidRDefault="002B6500" w:rsidP="002B6500">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D50F89">
+            <w:r w:rsidRPr="002B6500">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t>Springfield, IL 62704</w:t>
+              <w:t>2420 South Dirksen Parkway</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44624FDA" w14:textId="5A72A2AE" w:rsidR="00D50F89" w:rsidRPr="00D50F89" w:rsidRDefault="002B6500" w:rsidP="002B6500">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B6500">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>Springfield, IL 62764</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3664" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A9E497F" w14:textId="77777777" w:rsidR="00D50F89" w:rsidRPr="00D50F89" w:rsidRDefault="00D50F89" w:rsidP="00F524FB">
             <w:pPr>
               <w:pStyle w:val="TRDpagestyleonly"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50F89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -1257,67 +1265,67 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50F89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>15. Supplementary Notes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E465D1E" w14:textId="77777777" w:rsidR="00D50F89" w:rsidRPr="00D50F89" w:rsidRDefault="00D50F89" w:rsidP="00F524FB">
             <w:pPr>
               <w:pStyle w:val="TRDpagestyleonly"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D50F89">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>Conducted in cooperation with the U.S. Department of Transportation, Federal Highway Administration.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C6F3B10" w14:textId="2B492B58" w:rsidR="00D50F89" w:rsidRPr="00D50F89" w:rsidRDefault="00C8196D" w:rsidP="00F524FB">
+          <w:p w14:paraId="6C6F3B10" w14:textId="2B492B58" w:rsidR="00D50F89" w:rsidRPr="00D50F89" w:rsidRDefault="00093BF6" w:rsidP="00F524FB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidR="00093BF6" w:rsidRPr="00902843">
+              <w:r w:rsidRPr="00902843">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
                 <w:t>https://doi.org/###############</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00093BF6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DF6565">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>(ICT will provide)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D50F89" w:rsidRPr="00D50F89" w14:paraId="6C6D468D" w14:textId="77777777" w:rsidTr="00F524FB">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10749" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -2510,51 +2518,51 @@
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C689548" w14:textId="7E777435" w:rsidR="00075879" w:rsidRDefault="00075879">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:spacing w:val="8"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="70AB5C02" w14:textId="58A164EE" w:rsidR="0026093E" w:rsidRDefault="00F92A65" w:rsidP="007C6963">
       <w:pPr>
         <w:pStyle w:val="ICTNON-TOCTITLE"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc501356349"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc501356349"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00F92A65">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68C3DABF" w14:textId="77777777" w:rsidR="00F60E02" w:rsidRDefault="0026093E" w:rsidP="0026093E">
       <w:pPr>
         <w:pStyle w:val="ICTBODYTEXT"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D55373">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>To update the Ta</w:t>
       </w:r>
@@ -2617,641 +2625,641 @@
       <w:r w:rsidR="006316EA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="006316EA" w:rsidRPr="00D55373">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "ICT CHAPTER TITLE,1,ICT HEADING 1,2,ICT HEADING 2,3" </w:instrText>
       </w:r>
       <w:r w:rsidR="006316EA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CABB08C" w14:textId="20623136" w:rsidR="00F60E02" w:rsidRDefault="00C8196D">
+    <w:p w14:paraId="3CABB08C" w14:textId="20623136" w:rsidR="00F60E02" w:rsidRDefault="00F60E02">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140240249" w:history="1">
-        <w:r w:rsidR="00F60E02" w:rsidRPr="007E7702">
+        <w:r w:rsidRPr="007E7702">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CHAPTER 1: Introduction</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140240249 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21A0B890" w14:textId="758477F0" w:rsidR="00F60E02" w:rsidRDefault="00C8196D">
+    <w:p w14:paraId="21A0B890" w14:textId="758477F0" w:rsidR="00F60E02" w:rsidRDefault="00F60E02">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140240250" w:history="1">
-        <w:r w:rsidR="00F60E02" w:rsidRPr="007E7702">
+        <w:r w:rsidRPr="007E7702">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>SECTION TITLE [ICT HEADING 1]</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140240250 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2DD52DA7" w14:textId="58BB1420" w:rsidR="00F60E02" w:rsidRDefault="00C8196D">
+    <w:p w14:paraId="2DD52DA7" w14:textId="58BB1420" w:rsidR="00F60E02" w:rsidRDefault="00F60E02">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140240251" w:history="1">
-        <w:r w:rsidR="00F60E02" w:rsidRPr="007E7702">
+        <w:r w:rsidRPr="007E7702">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Subsection Title [ICT HEADING 2]</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140240251 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66452221" w14:textId="4D8A47BC" w:rsidR="00F60E02" w:rsidRDefault="00C8196D">
+    <w:p w14:paraId="66452221" w14:textId="4D8A47BC" w:rsidR="00F60E02" w:rsidRDefault="00F60E02">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140240252" w:history="1">
-        <w:r w:rsidR="00F60E02" w:rsidRPr="007E7702">
+        <w:r w:rsidRPr="007E7702">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Chapter 2: Formatting Figures</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140240252 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="053B2A41" w14:textId="248C8A6A" w:rsidR="00F60E02" w:rsidRDefault="00C8196D">
+    <w:p w14:paraId="053B2A41" w14:textId="248C8A6A" w:rsidR="00F60E02" w:rsidRDefault="00F60E02">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140240253" w:history="1">
-        <w:r w:rsidR="00F60E02" w:rsidRPr="007E7702">
+        <w:r w:rsidRPr="007E7702">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Chapter 3: Formatting Equations</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140240253 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49D0A00F" w14:textId="6A59A4E7" w:rsidR="00F60E02" w:rsidRDefault="00C8196D">
+    <w:p w14:paraId="49D0A00F" w14:textId="6A59A4E7" w:rsidR="00F60E02" w:rsidRDefault="00F60E02">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140240254" w:history="1">
-        <w:r w:rsidR="00F60E02" w:rsidRPr="007E7702">
+        <w:r w:rsidRPr="007E7702">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Chapter 4: Formatting Tables</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140240254 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63992BE0" w14:textId="49E080F1" w:rsidR="00F60E02" w:rsidRDefault="00C8196D">
+    <w:p w14:paraId="63992BE0" w14:textId="49E080F1" w:rsidR="00F60E02" w:rsidRDefault="00F60E02">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140240255" w:history="1">
-        <w:r w:rsidR="00F60E02" w:rsidRPr="007E7702">
+        <w:r w:rsidRPr="007E7702">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Chapter 5: Using Color</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140240255 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="063514B5" w14:textId="7F852304" w:rsidR="00F60E02" w:rsidRDefault="00C8196D">
+    <w:p w14:paraId="063514B5" w14:textId="7F852304" w:rsidR="00F60E02" w:rsidRDefault="00F60E02">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140240256" w:history="1">
-        <w:r w:rsidR="00F60E02" w:rsidRPr="007E7702">
+        <w:r w:rsidRPr="007E7702">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>References</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140240256 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D681F8C" w14:textId="1388C6F0" w:rsidR="00F60E02" w:rsidRDefault="00C8196D">
+    <w:p w14:paraId="3D681F8C" w14:textId="1388C6F0" w:rsidR="00F60E02" w:rsidRDefault="00F60E02">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140240257" w:history="1">
-        <w:r w:rsidR="00F60E02" w:rsidRPr="007E7702">
+        <w:r w:rsidRPr="007E7702">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendices</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140240257 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3A8D691B" w14:textId="631EC179" w:rsidR="00FE344D" w:rsidRPr="00ED2664" w:rsidRDefault="006316EA" w:rsidP="006316EA">
       <w:pPr>
         <w:pStyle w:val="ICTBODYTEXT"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00FE344D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A4B89D8" w14:textId="74650CD4" w:rsidR="00822B05" w:rsidRDefault="00D50F89" w:rsidP="00822B05">
       <w:pPr>
         <w:pStyle w:val="ICTNON-TOCTITLE"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>LIST OF FIGURES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="7A559231" w14:textId="104BDA80" w:rsidR="0026093E" w:rsidRPr="00D55373" w:rsidRDefault="0026093E" w:rsidP="0026093E">
       <w:pPr>
         <w:pStyle w:val="ICTBODYTEXT"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D55373">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">To update the List of Figures, right click on the field </w:t>
       </w:r>
       <w:r w:rsidR="0087068B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>below</w:t>
@@ -3347,721 +3355,721 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F60E02">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F60E02">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00F60E02">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0ECF0B80" w14:textId="211C2E9E" w:rsidR="00F60E02" w:rsidRDefault="00C8196D">
+    <w:p w14:paraId="0ECF0B80" w14:textId="211C2E9E" w:rsidR="00F60E02" w:rsidRDefault="00F60E02">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140240289" w:history="1">
-        <w:r w:rsidR="00F60E02" w:rsidRPr="00CB0CF1">
+        <w:r w:rsidRPr="00CB0CF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Figure 2. Graph. AUC profile of reference (original data), predicted (ARMA) method, and  VAR method.</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140240289 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37F8E22D" w14:textId="742415E2" w:rsidR="00F60E02" w:rsidRDefault="00C8196D">
+    <w:p w14:paraId="37F8E22D" w14:textId="742415E2" w:rsidR="00F60E02" w:rsidRDefault="00F60E02">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140240290" w:history="1">
-        <w:r w:rsidR="00F60E02" w:rsidRPr="00CB0CF1">
+        <w:r w:rsidRPr="00CB0CF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Figure 3. Photo. Transverse cracking in a concrete bridge and steel girder bridge.</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140240290 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6209A66C" w14:textId="0C4CEB72" w:rsidR="00F60E02" w:rsidRDefault="00C8196D">
+    <w:p w14:paraId="6209A66C" w14:textId="0C4CEB72" w:rsidR="00F60E02" w:rsidRDefault="00F60E02">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140240291" w:history="1">
-        <w:r w:rsidR="00F60E02" w:rsidRPr="00CB0CF1">
+        <w:r w:rsidRPr="00CB0CF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Figure 4. Multiple elements. Example of a Section 508 noncompliant composite figure.</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140240291 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2742616A" w14:textId="4E6F3C5A" w:rsidR="00F60E02" w:rsidRDefault="00C8196D">
+    <w:p w14:paraId="2742616A" w14:textId="4E6F3C5A" w:rsidR="00F60E02" w:rsidRDefault="00F60E02">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140240292" w:history="1">
-        <w:r w:rsidR="00F60E02" w:rsidRPr="00CB0CF1">
+        <w:r w:rsidRPr="00CB0CF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Figure 5. Equation. Simplified equation for two-dimensional ellipsoid to represent the second and third PCs.</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140240292 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="389FF3BA" w14:textId="31AED09D" w:rsidR="00F60E02" w:rsidRDefault="00C8196D">
+    <w:p w14:paraId="389FF3BA" w14:textId="31AED09D" w:rsidR="00F60E02" w:rsidRDefault="00F60E02">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140240293" w:history="1">
-        <w:r w:rsidR="00F60E02" w:rsidRPr="00CB0CF1">
+        <w:r w:rsidRPr="00CB0CF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Figure 6. Chart. Accessible pie chart with adequate color contrast.</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140240293 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B5606B3" w14:textId="686FF58C" w:rsidR="00F60E02" w:rsidRDefault="00C8196D">
+    <w:p w14:paraId="6B5606B3" w14:textId="686FF58C" w:rsidR="00F60E02" w:rsidRDefault="00F60E02">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140240294" w:history="1">
-        <w:r w:rsidR="00F60E02" w:rsidRPr="00CB0CF1">
+        <w:r w:rsidRPr="00CB0CF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Figure 7. Chart. Accessible pie chart using patterns and color.</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140240294 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E4C02F4" w14:textId="08AA0C73" w:rsidR="00F60E02" w:rsidRDefault="00C8196D">
+    <w:p w14:paraId="5E4C02F4" w14:textId="08AA0C73" w:rsidR="00F60E02" w:rsidRDefault="00F60E02">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140240295" w:history="1">
-        <w:r w:rsidR="00F60E02" w:rsidRPr="00CB0CF1">
+        <w:r w:rsidRPr="00CB0CF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Figure 8. Graph. Displacement mode II cracking.</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140240295 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="251A2348" w14:textId="4D13C9E2" w:rsidR="00F60E02" w:rsidRDefault="00C8196D">
+    <w:p w14:paraId="251A2348" w14:textId="4D13C9E2" w:rsidR="00F60E02" w:rsidRDefault="00F60E02">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140240296" w:history="1">
-        <w:r w:rsidR="00F60E02" w:rsidRPr="00CB0CF1">
+        <w:r w:rsidRPr="00CB0CF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Figure 9. Chart. Graphical representation of summarized life-cycle costs.</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140240296 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76C8566C" w14:textId="66281EC3" w:rsidR="00F60E02" w:rsidRDefault="00C8196D">
+    <w:p w14:paraId="76C8566C" w14:textId="66281EC3" w:rsidR="00F60E02" w:rsidRDefault="00F60E02">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140240297" w:history="1">
-        <w:r w:rsidR="00F60E02" w:rsidRPr="00CB0CF1">
+        <w:r w:rsidRPr="00CB0CF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Figure 10. Chart. A chart with data labels.</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140240297 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="12A3E35C" w14:textId="7EA86232" w:rsidR="00D50F89" w:rsidRDefault="00822B05">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:noProof/>
           <w:spacing w:val="8"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00D50F89">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="21D5F44F" w14:textId="4497073F" w:rsidR="00D50F89" w:rsidRDefault="00D50F89" w:rsidP="006316EA">
       <w:pPr>
         <w:pStyle w:val="ICTNON-TOCTITLE"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc501356350"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc501356350"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>LIST OF TABLES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="7078BBD2" w14:textId="043786C6" w:rsidR="0026093E" w:rsidRPr="00D55373" w:rsidRDefault="0026093E" w:rsidP="00420862">
       <w:pPr>
         <w:pStyle w:val="ICTBODYTEXT"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D55373">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">To update the List of Tables, right click on the field </w:t>
       </w:r>
       <w:r w:rsidR="00F83D3E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
@@ -4215,167 +4223,167 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F60E02">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F60E02">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00F60E02">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="104CE836" w14:textId="4FF3F71C" w:rsidR="00F60E02" w:rsidRDefault="00C8196D">
+    <w:p w14:paraId="104CE836" w14:textId="4FF3F71C" w:rsidR="00F60E02" w:rsidRDefault="00F60E02">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140240269" w:history="1">
-        <w:r w:rsidR="00F60E02" w:rsidRPr="00295F9B">
+        <w:r w:rsidRPr="00295F9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Table 2. 508 Noncompliant Table—Complex Table Using Merged Cells</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140240269 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00F60E02">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="250D29C8" w14:textId="71752C44" w:rsidR="00A8783E" w:rsidRDefault="00A8783E">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9926"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="61EFE308" w14:textId="77777777" w:rsidR="00BB489D" w:rsidRDefault="00BB489D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="00BB489D" w:rsidSect="00F524FB">
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1152" w:bottom="1440" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D49F5C5" w14:textId="49076EF3" w:rsidR="00081AD1" w:rsidRDefault="00081AD1" w:rsidP="006316EA">
       <w:pPr>
         <w:pStyle w:val="ICTNON-TOCTITLE"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc501356351"/>
-      <w:bookmarkStart w:id="12" w:name="_Toc426530222"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc501356351"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc426530222"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>ICT REPORT FORMAT AND TEMPLATE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="1CB74520" w14:textId="51930C58" w:rsidR="00081AD1" w:rsidRDefault="00081AD1" w:rsidP="00216805">
       <w:pPr>
         <w:pStyle w:val="ICTBODYTEXT"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This document is set up as a template for use with ICT reports. It contains the formatting styles for ICT reports so that you can simply apply the styles as </w:t>
       </w:r>
       <w:r w:rsidRPr="00A56014">
         <w:t xml:space="preserve">you go. </w:t>
       </w:r>
       <w:r w:rsidR="007123A6" w:rsidRPr="00C8196D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Please do not</w:t>
       </w:r>
       <w:r w:rsidR="00D07583" w:rsidRPr="00C8196D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> change language or style settings on </w:t>
       </w:r>
@@ -4386,59 +4394,51 @@
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00D07583" w:rsidRPr="00C8196D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>template</w:t>
       </w:r>
       <w:r w:rsidR="00D07583" w:rsidRPr="00A56014">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BAB174E" w14:textId="13715EF5" w:rsidR="00081AD1" w:rsidRPr="00E17F68" w:rsidRDefault="00B97C3D" w:rsidP="00403525">
       <w:pPr>
         <w:pStyle w:val="ICTBODYTEXT"/>
       </w:pPr>
       <w:r>
         <w:t>To see/apply the pre-set styles, access the Word style gallery</w:t>
       </w:r>
       <w:r w:rsidR="00B4747C">
         <w:t xml:space="preserve"> under </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> tab</w:t>
+        <w:t>the Home tab</w:t>
       </w:r>
       <w:r w:rsidR="00B4747C">
         <w:t xml:space="preserve"> or select </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B4747C" w:rsidRPr="00BF03E7">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Alt+Ctrl+Shift+S</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF03E7">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00081AD1">
         <w:rPr>
@@ -4476,143 +4476,143 @@
     </w:p>
     <w:p w14:paraId="463D41C3" w14:textId="4FE04679" w:rsidR="00081AD1" w:rsidRDefault="00081AD1" w:rsidP="00C8196D">
       <w:pPr>
         <w:pStyle w:val="ICTBODYTEXT"/>
       </w:pPr>
       <w:r w:rsidRPr="00C8196D">
         <w:t xml:space="preserve">Contact ICT </w:t>
       </w:r>
       <w:r w:rsidR="00574BD0" w:rsidRPr="00C8196D">
         <w:t xml:space="preserve">Project Management </w:t>
       </w:r>
       <w:r w:rsidR="000E4C45" w:rsidRPr="00C8196D">
         <w:t xml:space="preserve">at ICTProjectManagement@illinois.edu </w:t>
       </w:r>
       <w:r w:rsidRPr="00C8196D">
         <w:t>if you have any questions about using Word templates and styles.</w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B8E98BA" w14:textId="4B4EDDCA" w:rsidR="005E75FE" w:rsidRPr="00E748FF" w:rsidRDefault="005E75FE" w:rsidP="00E748FF">
       <w:pPr>
         <w:pStyle w:val="ICTCHAPTERTITLE"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc501356352"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="15" w:name="chap1"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc501356352"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc140240249"/>
+      <w:bookmarkStart w:id="12" w:name="chap1"/>
       <w:r w:rsidRPr="00E748FF">
         <w:lastRenderedPageBreak/>
         <w:t>CHAPTER 1</w:t>
       </w:r>
       <w:r w:rsidR="00E441DF" w:rsidRPr="00E748FF">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E748FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00036A1B" w:rsidRPr="00036A1B">
         <w:t>Introduction</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="647C023E" w14:textId="02562DB2" w:rsidR="00F524FB" w:rsidRPr="00F524FB" w:rsidRDefault="00F524FB" w:rsidP="00BA46D8">
+      <w:pPr>
+        <w:pStyle w:val="ICTHEADING1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc501356353"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc140240250"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t>SECTION TITLE [ICT HEADING 1]</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="647C023E" w14:textId="02562DB2" w:rsidR="00F524FB" w:rsidRPr="00F524FB" w:rsidRDefault="00F524FB" w:rsidP="00BA46D8">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="58C49D86" w14:textId="70A85672" w:rsidR="00213557" w:rsidRPr="00213557" w:rsidRDefault="00213557" w:rsidP="00213557">
       <w:pPr>
         <w:pStyle w:val="ICTBODYTEXT"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213557">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Lorem ipsum dolor sit amet, an ius paulo doming, eu quo simul soluta. Vel ocurreret inciderint ad, no mundi periculis assueverit mei. Ad vel vidisse iuvaret, ut nam velit ludus. His ea dicunt ancillae hendrerit. Solet nominati quo ne, dicant accusamus consulatu vel te, has alia perfecto mnesarchum.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="587106F1" w14:textId="0B7532F2" w:rsidR="00213557" w:rsidRPr="00213557" w:rsidRDefault="00213557" w:rsidP="00213557">
       <w:pPr>
         <w:pStyle w:val="ICTBODYTEXT"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213557">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Nam dictas habemus propriae eu, est ad mutat solet cotidieque. Nam dolore deseruisse cu. No omnium postulant nec. Debet doctus vim ne.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EAC88A1" w14:textId="38002D9A" w:rsidR="00213557" w:rsidRPr="00213557" w:rsidRDefault="00213557" w:rsidP="00213557">
       <w:pPr>
         <w:pStyle w:val="ICTBODYTEXT"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213557">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Errem imperdiet usu ne, ei vel error iudicabit intellegat. Mea ne wisi eirmod, insolens platonem qui ea. Persius tibique quaestio sed ei, sed summo zril partem ne. Id mea esse paulo vulputate. Ad usu rebum dolor postea.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="530E92A5" w14:textId="08290EF8" w:rsidR="00F524FB" w:rsidRDefault="00F524FB" w:rsidP="00213557">
       <w:pPr>
         <w:pStyle w:val="ICTHEADING2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc501356354"/>
-      <w:bookmarkStart w:id="19" w:name="_Toc140240251"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc501356354"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc140240251"/>
       <w:r w:rsidRPr="004F20AD">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Subsection</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Title [ICT HEADING 2]</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="419BB483" w14:textId="13555DCC" w:rsidR="00213557" w:rsidRPr="00213557" w:rsidRDefault="00213557" w:rsidP="00213557">
       <w:pPr>
         <w:pStyle w:val="ICTBODYTEXT"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213557">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Modus ludus an per, sea delectus principes ut. Pro ea duis labores veritus, ut est etiam bonorum volutpat. Populo mediocrem eu ius. Pro cu tantas eligendi, malis theophrastus duo eu. Mei id novum noluisse moderatius, usu in dolore pericula. Paulo intellegat pro ut, cu cum alia theophrastus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F537BDB" w14:textId="26178EFE" w:rsidR="00213557" w:rsidRDefault="00213557" w:rsidP="00213557">
       <w:pPr>
         <w:pStyle w:val="ICTBODYTEXT"/>
         <w:rPr>
           <w:i/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213557">
         <w:rPr>
@@ -4658,59 +4658,59 @@
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213557">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Soleat explicari complectitur at his, his suas assum latine cu, cu munere diceret utroque has. Cu nullam numquam omittantur mea, ex case habemus consulatu eos. Vel congue percipit ex, id mel mediocrem principes, ius ei quod convenire. Eam te lobortis consequat instructior, nec ex eros ipsum intellegat, minim antiopam partiendo eam ei.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1392D38B" w14:textId="716AABC0" w:rsidR="00671C27" w:rsidRDefault="00671C27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="244BE7A7" w14:textId="7B456F01" w:rsidR="00E32F9F" w:rsidRDefault="00671C27" w:rsidP="00671C27">
       <w:pPr>
         <w:pStyle w:val="ICTCHAPTERTITLE"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc140240252"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc140240252"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Chapter 2: </w:t>
       </w:r>
       <w:r w:rsidR="00036A1B" w:rsidRPr="00036A1B">
         <w:t>Formatting Figures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="58DA7B27" w14:textId="2DEDCF19" w:rsidR="00071E5B" w:rsidRDefault="005446F2" w:rsidP="00213557">
       <w:pPr>
         <w:pStyle w:val="ICTBODYTEXT"/>
       </w:pPr>
       <w:r w:rsidRPr="006747C0">
         <w:t>Each figure should be separate and should have its own figure number and caption</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="005446F2">
         <w:t xml:space="preserve">The basic requirements to create Section 508 </w:t>
       </w:r>
       <w:r w:rsidR="00E77285">
         <w:t>compliant</w:t>
       </w:r>
       <w:r w:rsidRPr="005446F2">
         <w:t xml:space="preserve"> figures are</w:t>
       </w:r>
       <w:r w:rsidR="002E26B0" w:rsidRPr="002E26B0">
         <w:t xml:space="preserve"> listed below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C9ABFE1" w14:textId="5C73E6C8" w:rsidR="0024249E" w:rsidRDefault="00C90D27" w:rsidP="00DF18A7">
@@ -4944,64 +4944,64 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4486275" cy="2981325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B30BD82" w14:textId="1359CCE4" w:rsidR="00F16827" w:rsidRDefault="00F16827" w:rsidP="00F16827">
       <w:pPr>
         <w:pStyle w:val="ICTFIGURECAPTION"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc140240288"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc140240288"/>
       <w:r>
         <w:t>Figure 1. Photo.</w:t>
       </w:r>
       <w:r w:rsidR="00D91C20">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00002919" w:rsidRPr="00002919">
         <w:t>After grouting large-scale beam specimen 4F1</w:t>
       </w:r>
       <w:r w:rsidR="00D91C20" w:rsidRPr="00D91C20">
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="57057518" w14:textId="4740C2B6" w:rsidR="00F16827" w:rsidRDefault="00F16827" w:rsidP="00F16827">
       <w:pPr>
         <w:pStyle w:val="ICTFIGURESOURCE"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Source: </w:t>
       </w:r>
       <w:r w:rsidR="00002919" w:rsidRPr="002379FB">
         <w:t>Provines</w:t>
       </w:r>
       <w:r w:rsidR="00002919">
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r w:rsidR="00C73479">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00002919">
         <w:t>2019</w:t>
       </w:r>
       <w:r w:rsidR="00C73479">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C378EE4" w14:textId="0AF3BDA8" w:rsidR="0026553B" w:rsidRDefault="00211193" w:rsidP="002B1024">
@@ -5046,67 +5046,67 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2982296" cy="2797651"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A06689A" w14:textId="4E018499" w:rsidR="002D2B53" w:rsidRDefault="00EB5785" w:rsidP="00EB5785">
       <w:pPr>
         <w:pStyle w:val="ICTFIGURECAPTION"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc140240289"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc140240289"/>
       <w:r>
         <w:t xml:space="preserve">Figure 2. Graph. </w:t>
       </w:r>
       <w:r w:rsidR="00211193" w:rsidRPr="00211193">
         <w:t xml:space="preserve">AUC profile of reference (original data), predicted (ARMA) method, and </w:t>
       </w:r>
       <w:r w:rsidR="00D650CF">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00211193" w:rsidRPr="00211193">
         <w:t>VAR method</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="3E7AAE97" w14:textId="7FAF4943" w:rsidR="002D2B53" w:rsidRDefault="00EB5785" w:rsidP="002D2B53">
       <w:pPr>
         <w:pStyle w:val="ICTFIGURESOURCE"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Source: </w:t>
       </w:r>
       <w:r w:rsidR="00211193" w:rsidRPr="00211193">
         <w:t>Flannagan et al.</w:t>
       </w:r>
       <w:r w:rsidR="00C73479">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00211193" w:rsidRPr="00211193">
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00D650CF">
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidR="00C73479">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79AD1317" w14:textId="069CA501" w:rsidR="005E41E3" w:rsidRDefault="005E41E3" w:rsidP="002B1024">
@@ -5244,70 +5244,70 @@
       <w:pPr>
         <w:pStyle w:val="ICTBODYTEXT"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00143C63">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Transverse cracking in </w:t>
       </w:r>
       <w:r w:rsidR="00A902CD">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r>
         <w:t>steel girder bridge</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B6F4FA7" w14:textId="75C87E52" w:rsidR="00071E5B" w:rsidRDefault="00071E5B" w:rsidP="00601799">
       <w:pPr>
         <w:pStyle w:val="ICTFIGURECAPTION"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc140240290"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc140240290"/>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidR="00D5710F">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="007249CF">
         <w:t xml:space="preserve">Photo. </w:t>
       </w:r>
       <w:r w:rsidR="00D650CF">
         <w:t>Transverse cracking in a concrete bridge and steel girder bridge</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="2492A518" w14:textId="4C5C66A9" w:rsidR="004F5081" w:rsidRDefault="00A66130" w:rsidP="004F5081">
       <w:pPr>
         <w:pStyle w:val="ICTFIGURESOURCE"/>
       </w:pPr>
       <w:r>
         <w:t>Source: ICT</w:t>
       </w:r>
       <w:r w:rsidR="00C73479">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:t>2020</w:t>
       </w:r>
       <w:r w:rsidR="00C73479">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4D66AF" w14:textId="00EF7581" w:rsidR="00AC27E4" w:rsidRPr="00FF3ED4" w:rsidRDefault="00EC0127" w:rsidP="0009795F">
       <w:pPr>
         <w:pStyle w:val="ICTFIGUREPLACEMENT"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
@@ -5424,108 +5424,108 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF13D22" w14:textId="245131E6" w:rsidR="00AC27E4" w:rsidRDefault="007C3BF8" w:rsidP="007C3BF8">
       <w:pPr>
         <w:pStyle w:val="ICTFIGURECAPTION"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc140240291"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc140240291"/>
       <w:r>
         <w:t xml:space="preserve">Figure 4. Multiple elements. </w:t>
       </w:r>
       <w:r w:rsidR="00BA1596">
         <w:t xml:space="preserve">Example of a </w:t>
       </w:r>
       <w:r w:rsidR="00692EB8">
         <w:t xml:space="preserve">Section 508 </w:t>
       </w:r>
       <w:r w:rsidR="00DB7764">
         <w:t>noncompliant</w:t>
       </w:r>
       <w:r w:rsidR="00256D93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>composite figure.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="5DAC5D92" w14:textId="131BAD41" w:rsidR="00E701F1" w:rsidRPr="00E701F1" w:rsidRDefault="007C3BF8" w:rsidP="00606579">
       <w:pPr>
         <w:pStyle w:val="ICTFIGURESOURCE"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Source: FHWA</w:t>
       </w:r>
       <w:r w:rsidR="00C73479">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:t>2017</w:t>
       </w:r>
       <w:r w:rsidR="00C73479">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55CF0F03" w14:textId="5A6F752F" w:rsidR="003C1407" w:rsidRDefault="00671C27" w:rsidP="007F5CA2">
       <w:pPr>
         <w:pStyle w:val="ICTCHAPTERTITLE"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="25" w:name="_Toc140240253"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc140240253"/>
       <w:r w:rsidR="003C1407">
         <w:lastRenderedPageBreak/>
         <w:t>Chapter 3: Format</w:t>
       </w:r>
       <w:r w:rsidR="00740CAF">
         <w:t>ting</w:t>
       </w:r>
       <w:r w:rsidR="003C1407">
         <w:t xml:space="preserve"> Equations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="56046818" w14:textId="14C33748" w:rsidR="003C1407" w:rsidRDefault="00C7092A" w:rsidP="003F762E">
       <w:pPr>
         <w:pStyle w:val="ICTBODYTEXT"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7092A">
         <w:t xml:space="preserve">he basic requirements to create Section 508 </w:t>
       </w:r>
       <w:r w:rsidR="00573F3B">
         <w:t>compliant</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7092A">
         <w:t xml:space="preserve"> equations are listed below</w:t>
       </w:r>
       <w:r w:rsidR="00CF5EB4" w:rsidRPr="00CF5EB4">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C239F07" w14:textId="73AC10E0" w:rsidR="0007001F" w:rsidRDefault="0007001F" w:rsidP="003F762E">
       <w:pPr>
         <w:pStyle w:val="ICTBULLETLIST"/>
       </w:pPr>
@@ -5651,115 +5651,115 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2048510" cy="570230"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6145A4E6" w14:textId="24CB03C6" w:rsidR="001B00D8" w:rsidRDefault="001B00D8" w:rsidP="00D650CF">
       <w:pPr>
         <w:pStyle w:val="ICTFIGURECAPTION"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc140240292"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc140240292"/>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidR="009071DD">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Equation. </w:t>
       </w:r>
       <w:r w:rsidR="00974D67" w:rsidRPr="00974D67">
         <w:t>Simplified equation for two-dimensional ellipsoid to represent the second and third PCs</w:t>
       </w:r>
       <w:r w:rsidRPr="001B00D8">
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="3F739144" w14:textId="01EDCE72" w:rsidR="00D650CF" w:rsidRDefault="00D650CF" w:rsidP="008631F3">
       <w:pPr>
         <w:pStyle w:val="ICTFIGURESOURCE"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Source: </w:t>
       </w:r>
       <w:r w:rsidRPr="003115C5">
         <w:t>Flannagan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r w:rsidR="00C73479">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:t>2019</w:t>
       </w:r>
       <w:r w:rsidR="00C73479">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C17EB50" w14:textId="365AD75A" w:rsidR="003C1407" w:rsidRDefault="003C1407">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F5DDEBA" w14:textId="08CEA9CF" w:rsidR="00D93255" w:rsidRDefault="00671C27" w:rsidP="00671C27">
       <w:pPr>
         <w:pStyle w:val="ICTCHAPTERTITLE"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc140240254"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc140240254"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Chapter </w:t>
       </w:r>
       <w:r w:rsidR="003C1407">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00036A1B" w:rsidRPr="00036A1B">
         <w:t>Formatting Tables</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="7B7299B8" w14:textId="1975EA64" w:rsidR="003537CD" w:rsidRPr="006B1BAD" w:rsidRDefault="00A4504F" w:rsidP="00671C27">
       <w:pPr>
         <w:pStyle w:val="ICTBODYTEXT"/>
       </w:pPr>
       <w:r w:rsidRPr="00A4504F">
         <w:t xml:space="preserve">The basic requirements to create Section 508 </w:t>
       </w:r>
       <w:r w:rsidR="005A5CD7">
         <w:t>compliant</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4504F">
         <w:t xml:space="preserve"> tables are listed below</w:t>
       </w:r>
       <w:r w:rsidR="00EF593D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B796731" w14:textId="2770A6D1" w:rsidR="003537CD" w:rsidRPr="00BB2863" w:rsidRDefault="004B3772" w:rsidP="00BB2863">
       <w:pPr>
         <w:pStyle w:val="ICTBULLETLIST"/>
       </w:pPr>
       <w:r>
         <w:t>Create</w:t>
       </w:r>
@@ -5874,72 +5874,72 @@
         <w:pStyle w:val="ICTBULLETLIST"/>
       </w:pPr>
       <w:r>
         <w:t>Only use tables to display data. Do</w:t>
       </w:r>
       <w:r w:rsidR="005C2088">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="005C2088">
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:t>t use tables to organize and arrange images or text on a page or to format the layout of a page in any way.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77DFBE72" w14:textId="5D5CE179" w:rsidR="00071E5B" w:rsidRPr="000F12F0" w:rsidRDefault="00071E5B" w:rsidP="00071E5B">
       <w:pPr>
         <w:pStyle w:val="ICTTABLECAPTION"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc31786964"/>
-      <w:bookmarkStart w:id="29" w:name="_Toc140240268"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc31786964"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc140240268"/>
       <w:r w:rsidRPr="000F12F0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Table 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidR="00D650CF" w:rsidRPr="005C2783">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Mix Designs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="1619"/>
         <w:gridCol w:w="1980"/>
       </w:tblGrid>
       <w:tr w:rsidR="00071E5B" w:rsidRPr="000F12F0" w14:paraId="76FF7C1C" w14:textId="77777777" w:rsidTr="006A330A">
         <w:trPr>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
@@ -6820,78 +6820,78 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="616B0764" w14:textId="281887AF" w:rsidR="00655D77" w:rsidRDefault="00593DE3" w:rsidP="00593DE3">
       <w:pPr>
         <w:pStyle w:val="ICTTABLECAPTION"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc31786966"/>
-      <w:bookmarkStart w:id="31" w:name="_Toc140240269"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc31786966"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc140240269"/>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="00D650CF">
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00AB07EC">
         <w:t xml:space="preserve">508 </w:t>
       </w:r>
       <w:r w:rsidR="00982C6C">
         <w:t>Nonco</w:t>
       </w:r>
       <w:r w:rsidR="00AB07EC">
         <w:t>mpliant</w:t>
       </w:r>
       <w:r w:rsidR="00982C6C">
         <w:t xml:space="preserve"> Table—</w:t>
       </w:r>
       <w:r w:rsidR="00223C12">
         <w:t>Complex Table Using Merged Cells</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8496" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="973"/>
         <w:gridCol w:w="947"/>
         <w:gridCol w:w="1228"/>
         <w:gridCol w:w="971"/>
         <w:gridCol w:w="947"/>
         <w:gridCol w:w="1228"/>
         <w:gridCol w:w="1093"/>
         <w:gridCol w:w="1109"/>
       </w:tblGrid>
       <w:tr w:rsidR="00655D77" w:rsidRPr="00403E41" w14:paraId="18DE125B" w14:textId="77777777" w:rsidTr="00EC1C3E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7466" w:type="dxa"/>
@@ -7451,56 +7451,56 @@
             </w:pPr>
             <w:r w:rsidRPr="00403E41">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6E28CE86" w14:textId="21FB6AD0" w:rsidR="00072EEC" w:rsidRPr="00BB39A0" w:rsidRDefault="00072EEC" w:rsidP="00655D77">
       <w:pPr>
         <w:pStyle w:val="ICTTABLECAPTION"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3959F56A" w14:textId="77777777" w:rsidR="00592A4A" w:rsidRDefault="00592A4A" w:rsidP="00592A4A">
       <w:pPr>
         <w:pStyle w:val="ICTCHAPTERTITLE"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc140240255"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc140240255"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Chapter 5: Using Color</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="6CED5415" w14:textId="3D03023A" w:rsidR="006D4A5D" w:rsidRPr="006D4A5D" w:rsidRDefault="006D4A5D" w:rsidP="001B5401">
       <w:pPr>
         <w:pStyle w:val="ICTBODYTEXT"/>
       </w:pPr>
       <w:r w:rsidRPr="006D4A5D">
         <w:t>Information represented by color or another sensory characteristic (</w:t>
       </w:r>
       <w:r w:rsidR="002E0057" w:rsidRPr="002E0057">
         <w:t>color, size, shape</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4A5D">
         <w:t xml:space="preserve">) must not be the only way to convey that meaning. </w:t>
       </w:r>
       <w:r w:rsidR="001B5401">
         <w:t xml:space="preserve">For example, </w:t>
       </w:r>
       <w:r w:rsidR="00030366">
         <w:t>supplement</w:t>
       </w:r>
       <w:r w:rsidR="00030366" w:rsidRPr="006D4A5D">
         <w:t xml:space="preserve"> colors in figures</w:t>
       </w:r>
       <w:r w:rsidR="00030366" w:rsidRPr="001B5401">
         <w:t xml:space="preserve"> </w:t>
@@ -7713,55 +7713,55 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="733A444E" w14:textId="63DAC83A" w:rsidR="00A03E0A" w:rsidRDefault="00A03E0A" w:rsidP="00A03E0A">
       <w:pPr>
         <w:pStyle w:val="ICTFIGURECAPTION"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc140240293"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc140240293"/>
       <w:r>
         <w:t>Figure 6. Chart. Accessible pie chart with adequate color contrast.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="5B403A1A" w14:textId="2154F5D7" w:rsidR="00A03E0A" w:rsidRDefault="00A03E0A" w:rsidP="00A03E0A">
       <w:pPr>
         <w:pStyle w:val="ICTFIGURESOURCE"/>
       </w:pPr>
       <w:r>
         <w:t>Source: Arizona State University</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="132009E7" w14:textId="30784234" w:rsidR="00A03E0A" w:rsidRDefault="00A03E0A" w:rsidP="00A03E0A">
       <w:pPr>
         <w:pStyle w:val="ICTFIGUREPLACEMENT"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DDDEBAE" wp14:editId="0361C975">
             <wp:extent cx="3566160" cy="2265435"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="666240719" name="Picture 4" descr="A pie chart presenting a breakdown of Americans' favorite donuts. 42 percent of American liked cream-filled donuts, 28% liked plain glazed, 17% liked jelly filled, and 13% did not like donuts."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -7794,55 +7794,55 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="50524206" w14:textId="5367F62C" w:rsidR="00A03E0A" w:rsidRDefault="00A03E0A" w:rsidP="00A03E0A">
       <w:pPr>
         <w:pStyle w:val="ICTFIGURECAPTION"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc140240294"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc140240294"/>
       <w:r>
         <w:t>Figure 7. Chart. Accessible pie chart using patterns and color.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="565BD13F" w14:textId="4AD40DB9" w:rsidR="00A03E0A" w:rsidRDefault="00A03E0A" w:rsidP="00A03E0A">
       <w:pPr>
         <w:pStyle w:val="ICTFIGURESOURCE"/>
       </w:pPr>
       <w:r>
         <w:t>Source: Arizona State University</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="441F50FE" w14:textId="77777777" w:rsidR="006E2A86" w:rsidRPr="006E2A86" w:rsidRDefault="006E2A86" w:rsidP="006E2A86">
       <w:pPr>
         <w:pStyle w:val="ICTBODYTEXT"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="374EAD64" w14:textId="5FF5B844" w:rsidR="003A2A25" w:rsidRPr="003A2A25" w:rsidRDefault="003A2A25" w:rsidP="003A2A25">
       <w:pPr>
         <w:pStyle w:val="ICTFIGUREPLACEMENT"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70AAE131" wp14:editId="3B9EFF6B">
             <wp:extent cx="4572000" cy="3071215"/>
@@ -7873,110 +7873,110 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572000" cy="3071215"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="36273843" w14:textId="3C810A41" w:rsidR="003A2A25" w:rsidRDefault="003A2A25" w:rsidP="002809E4">
       <w:pPr>
         <w:pStyle w:val="ICTFIGURECAPTION"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc140240295"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc140240295"/>
       <w:r>
         <w:t xml:space="preserve">Figure 8. Graph. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A2A25">
         <w:t>Displacement mode II cracking</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="3D732B4B" w14:textId="3E78ACB3" w:rsidR="002809E4" w:rsidRDefault="002809E4" w:rsidP="002809E4">
       <w:pPr>
         <w:pStyle w:val="ICTFIGURESOURCE"/>
       </w:pPr>
       <w:r w:rsidRPr="002F2DB7">
         <w:t>Source: Al-Qadi et al. (2023)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23261D9E" w14:textId="6D218083" w:rsidR="003A2A25" w:rsidRDefault="002809E4" w:rsidP="002809E4">
       <w:pPr>
         <w:pStyle w:val="ICTFIGUREPLACEMENT"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="394C09BE" wp14:editId="71F3F7AF">
             <wp:extent cx="6172200" cy="3200400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="21" name="Chart 21" descr="Figure 9 presents a graphical representation of summarized life-cycle costs for black bars, epoxy-coated bars, textured epoxy-coated bars, stainless-steel bars, and SS-CCC bars, from left. The graph presents initial cost, 50-year life cycle, 75-year life cycle, and 100-year life cycle for each type of bar, from left.">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{336DA727-F593-4114-A660-76CB00C12A78}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId26"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D36D4DA" w14:textId="0C388D27" w:rsidR="002809E4" w:rsidRPr="002F2DB7" w:rsidRDefault="002809E4" w:rsidP="002809E4">
       <w:pPr>
         <w:pStyle w:val="ICTFIGURECAPTION"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc140240296"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc140240296"/>
       <w:r w:rsidRPr="002F2DB7">
         <w:t>Figure 9. Chart. Graphical representation of summarized life-cycle costs.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="708BB92D" w14:textId="59540BDE" w:rsidR="002809E4" w:rsidRDefault="002809E4" w:rsidP="002809E4">
       <w:pPr>
         <w:pStyle w:val="ICTFIGURESOURCE"/>
       </w:pPr>
       <w:r w:rsidRPr="002F2DB7">
         <w:t>Source: Gombeda et al. (2023)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08581686" w14:textId="72491D01" w:rsidR="006E2A86" w:rsidRDefault="0013774B" w:rsidP="0013774B">
       <w:pPr>
         <w:pStyle w:val="ICTBODYTEXT"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="480083D4" wp14:editId="7934BC26">
             <wp:extent cx="4663440" cy="2795715"/>
             <wp:effectExtent l="0" t="0" r="3810" b="5080"/>
             <wp:docPr id="248718336" name="Picture 3" descr="Figure 10 presents a chart with data labels for four categories with three series."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -8006,103 +8006,103 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4663440" cy="2795715"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A19FC9E" w14:textId="2D65C081" w:rsidR="008C2B31" w:rsidRDefault="008C2B31" w:rsidP="008740A2">
       <w:pPr>
         <w:pStyle w:val="ICTFIGURECAPTION"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc140240297"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc140240297"/>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidR="002809E4">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F60E02">
         <w:t xml:space="preserve">Chart. </w:t>
       </w:r>
       <w:r w:rsidR="00493E16">
         <w:t>A chart</w:t>
       </w:r>
       <w:r w:rsidR="00A03E0A">
         <w:t xml:space="preserve"> with data labels</w:t>
       </w:r>
       <w:r w:rsidR="002809E4">
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="24CA0CB6" w14:textId="5E4988C0" w:rsidR="008740A2" w:rsidRDefault="008740A2" w:rsidP="008740A2">
       <w:pPr>
         <w:pStyle w:val="ICTFIGURESOURCE"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Source: </w:t>
       </w:r>
       <w:r w:rsidR="00A03E0A">
         <w:t>Boise State University</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D127F03" w14:textId="6ABCBAFC" w:rsidR="00592A4A" w:rsidRDefault="00592A4A" w:rsidP="00592A4A">
       <w:pPr>
         <w:pStyle w:val="ICTBODYTEXT"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="410A2D76" w14:textId="583F3CF6" w:rsidR="00071E5B" w:rsidRDefault="00BC5701" w:rsidP="00BC5701">
       <w:pPr>
         <w:pStyle w:val="ICTCHAPTERTITLE"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc140240256"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc140240256"/>
       <w:r w:rsidRPr="00BC5701">
         <w:lastRenderedPageBreak/>
         <w:t>References</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="15DB5FD4" w14:textId="43BC2AD0" w:rsidR="001E6DD1" w:rsidRDefault="00986C19" w:rsidP="00BC5701">
       <w:pPr>
         <w:pStyle w:val="ICTBODYTEXT"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE1989">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="001E6DD1" w:rsidRPr="00CE1989">
         <w:t>n example</w:t>
       </w:r>
       <w:r w:rsidR="00F12BCC" w:rsidRPr="00CE1989">
         <w:t xml:space="preserve"> reference list </w:t>
       </w:r>
       <w:r w:rsidR="00D241B6" w:rsidRPr="00CE1989">
         <w:t>is demonstrated below</w:t>
       </w:r>
       <w:r w:rsidR="00D241B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00294869">
         <w:t>using the</w:t>
       </w:r>
       <w:r w:rsidR="00F12BCC" w:rsidRPr="00CE1989">
         <w:t xml:space="preserve"> APA</w:t>
@@ -8138,51 +8138,51 @@
         <w:t>, but you must use an alphabetized reference format</w:t>
       </w:r>
       <w:r w:rsidR="00A8495E">
         <w:t>. Please</w:t>
       </w:r>
       <w:r w:rsidR="00CE586D" w:rsidRPr="00CE586D">
         <w:t xml:space="preserve"> be consistent in how </w:t>
       </w:r>
       <w:r w:rsidR="00295EB5">
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidR="00CE586D" w:rsidRPr="00CE586D">
         <w:t xml:space="preserve">format each type of reference in terms of author names, </w:t>
       </w:r>
       <w:r w:rsidR="00C74F97">
         <w:t xml:space="preserve">year, </w:t>
       </w:r>
       <w:r w:rsidR="00CE586D" w:rsidRPr="00CE586D">
         <w:t>date of publication, title, city of publication, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DA5CA83" w14:textId="60FD2613" w:rsidR="00F50BB5" w:rsidRDefault="00F50BB5" w:rsidP="00F50BB5">
       <w:pPr>
         <w:pStyle w:val="ICTREFERENCELIST"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Hlk31618611"/>
+      <w:bookmarkStart w:id="36" w:name="_Hlk31618611"/>
       <w:r>
         <w:t xml:space="preserve">Al-Qadi, I. L., Ramakrishnan, A., Zhu, Z. Said, I., Renshaw, G., Ozer, H., &amp; Salim, R. (2023). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00F50BB5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ptimized hot-mix asphalt lift configuration for performance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (Report No. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F50BB5">
         <w:t>FHWA-ICT-23-005</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">). </w:t>
@@ -8214,52 +8214,52 @@
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="009D2E5E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>xamples</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Retrieved January 30, 2020, from, </w:t>
       </w:r>
       <w:r w:rsidRPr="000079BB">
         <w:t>https://apastyle.apa.org/style-grammar-guidelines/references/examples</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38DB755C" w14:textId="5DB96EEE" w:rsidR="00547C91" w:rsidRPr="00547C91" w:rsidRDefault="00547C91" w:rsidP="007E2DAC">
       <w:pPr>
         <w:pStyle w:val="ICTREFERENCELIST"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Hlk31616774"/>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkStart w:id="37" w:name="_Hlk31616774"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="00547C91">
         <w:t>Amirkhanian</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00547C91">
         <w:t xml:space="preserve"> S</w:t>
       </w:r>
       <w:r>
         <w:t>. (2020).</w:t>
       </w:r>
       <w:r w:rsidRPr="00547C91">
         <w:t xml:space="preserve"> Utilization of scrap plastics in asphalt binders</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. In F. S. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07F19">
         <w:t>Pacheco-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C07F19">
         <w:t>Torgal</w:t>
       </w:r>
@@ -8327,171 +8327,131 @@
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00547C91">
         <w:t>32</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="00BA4EF2" w:rsidRPr="00C07F19">
         <w:t>Woodhead Publishing</w:t>
       </w:r>
       <w:r w:rsidR="00BA4EF2">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00BA4EF2" w:rsidRPr="000079BB">
         <w:t>https://doi.org/10.1016/B978-0-12-818981-8.00002-3</w:t>
       </w:r>
       <w:r w:rsidR="00BA4EF2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60FC79D0" w14:textId="49D9F6A9" w:rsidR="002F188E" w:rsidRDefault="002F188E" w:rsidP="001E6DD1">
       <w:pPr>
         <w:pStyle w:val="ICTREFERENCELIST"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Hlk31618646"/>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkStart w:id="38" w:name="_Hlk31618646"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r>
         <w:t xml:space="preserve">Federal Highway Administration. (2017). </w:t>
       </w:r>
       <w:r w:rsidRPr="002F188E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Turner-Fairbank Highway Research Center R&amp;D Communication Reference Guide</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00FE0BB7">
         <w:t xml:space="preserve">Report No. </w:t>
       </w:r>
       <w:r w:rsidRPr="002F188E">
         <w:t>FHWA-HRT-15-058</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="000637FE" w:rsidRPr="000637FE">
         <w:t>Federal Highway Administration Research and Technology</w:t>
       </w:r>
       <w:r w:rsidR="000637FE">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00FE0BB7" w:rsidRPr="00FE0BB7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>https://www.fhwa.dot.gov/publications/research</w:t>
       </w:r>
       <w:r w:rsidR="00FE0BB7">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000637FE" w:rsidRPr="000079BB">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
-        <w:t>/general/15058/005.cfm?#</w:t>
-[...6 lines deleted...]
-        <w:t>_Toc474772847</w:t>
+        <w:t>/general/15058/005.cfm?#_Toc474772847</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F68AFF" w14:textId="6DB5BFAB" w:rsidR="00D650CF" w:rsidRDefault="00D650CF" w:rsidP="00D650CF">
       <w:pPr>
         <w:pStyle w:val="ICTREFERENCELIST"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Hlk31617504"/>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkStart w:id="39" w:name="_Hlk31617504"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidRPr="00426166">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flannagan, C. A., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00426166">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Selpi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00426166">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Boyraz </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">, J., &amp; Thomson, R. (2019). </w:t>
+        <w:t xml:space="preserve">, Boyraz Baykas, P., Leslie, A., Kovaceva, J., &amp; Thomson, R. (2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="00426166">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Analysis of SHRP2 data to understand normal and abnormal driving behavior in work zones</w:t>
       </w:r>
       <w:r w:rsidRPr="00426166">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Report No.</w:t>
       </w:r>
       <w:r w:rsidRPr="00426166">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00426166">
         <w:rPr>
@@ -8616,51 +8576,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> (Report No. </w:t>
       </w:r>
       <w:r w:rsidRPr="0068037E">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FHWA-ICT-23-004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Illinois Center for Transportation. </w:t>
       </w:r>
       <w:r w:rsidRPr="0068037E">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>https://doi.org/10.36501/0197-9191/23-005</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p w14:paraId="6B801F75" w14:textId="26185FBD" w:rsidR="00FB4BBD" w:rsidRDefault="00FB4BBD" w:rsidP="007E2DAC">
       <w:pPr>
         <w:pStyle w:val="ICTREFERENCELIST"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kim, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB4BBD">
         <w:t>R</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB4BBD">
         <w:t xml:space="preserve"> E.</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB4BBD">
         <w:t xml:space="preserve"> Kang</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
@@ -8778,93 +8738,93 @@
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidRPr="006025EB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Federal Highway Administration. </w:t>
       </w:r>
       <w:r w:rsidRPr="000079BB">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>https://www.fhwa.dot.gov/publications/research/infrastructure/structures/bridge/20005/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A50D1B" w14:textId="665D7931" w:rsidR="001E6DD1" w:rsidRPr="007F2A70" w:rsidRDefault="001E6DD1" w:rsidP="001E6DD1">
       <w:pPr>
         <w:pStyle w:val="ICTREFERENCELIST"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Hlk31617525"/>
+      <w:bookmarkStart w:id="40" w:name="_Hlk31617525"/>
       <w:r w:rsidRPr="001E6DD1">
         <w:t>Schaefer, N. K., &amp; Shapiro, B. (2019, September 6). New middle chapter in the story of human evolution.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6DD1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Science</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6DD1">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6DD1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>365</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6DD1">
         <w:t>(6457), 981–982.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000079BB">
         <w:t>https://doi.org/10.1126/science.aay3550</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="277132C4" w14:textId="19C7CFC3" w:rsidR="000E3984" w:rsidRDefault="000E3984" w:rsidP="000E3984">
       <w:pPr>
         <w:pStyle w:val="ICTREFERENCELIST"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Hlk31617223"/>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkStart w:id="41" w:name="_Hlk31617223"/>
+      <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidRPr="000E3984">
         <w:t>Scholz</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000E3984">
         <w:t xml:space="preserve"> M</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. (2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="00481316">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sustainable </w:t>
       </w:r>
       <w:r w:rsidR="00481316" w:rsidRPr="00481316">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>water treatment</w:t>
@@ -8877,51 +8837,51 @@
         <w:t xml:space="preserve">: Engineering </w:t>
       </w:r>
       <w:r w:rsidR="00481316" w:rsidRPr="00481316">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>solutions for a variable climate</w:t>
       </w:r>
       <w:r w:rsidR="00481316">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E35C3B" w:rsidRPr="00E35C3B">
         <w:t>Elsevier</w:t>
       </w:r>
       <w:r w:rsidR="00E35C3B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00560377" w:rsidRPr="000079BB">
         <w:t>https://doi.org/10.1016/C2017-0-04643-8</w:t>
       </w:r>
       <w:r w:rsidR="00481316">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p w14:paraId="7E01DA60" w14:textId="65919247" w:rsidR="0009027A" w:rsidRDefault="003A1E76" w:rsidP="001E6DD1">
       <w:pPr>
         <w:pStyle w:val="ICTREFERENCELIST"/>
       </w:pPr>
       <w:r w:rsidRPr="003A1E76">
         <w:t>Zhao</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="003A1E76">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">., &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="003A1E76">
         <w:t>Al-Qadi</w:t>
       </w:r>
       <w:r w:rsidR="00630DFC">
         <w:t>, I. L</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. (2019). </w:t>
       </w:r>
@@ -8953,371 +8913,370 @@
       </w:r>
       <w:r w:rsidR="00571C67" w:rsidRPr="000079BB">
         <w:t>https://doi.org/10.1016/j.ndteint.2019.04.008</w:t>
       </w:r>
       <w:r w:rsidR="00571C67">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12EB643E" w14:textId="77777777" w:rsidR="0009027A" w:rsidRDefault="0009027A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="18B5B999" w14:textId="77777777" w:rsidR="0009027A" w:rsidRPr="0009027A" w:rsidRDefault="0009027A" w:rsidP="0009027A">
       <w:pPr>
         <w:pStyle w:val="ICTCHAPTERTITLE"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc34743547"/>
-      <w:bookmarkStart w:id="46" w:name="_Toc140240257"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc34743547"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc140240257"/>
       <w:r w:rsidRPr="0009027A">
         <w:lastRenderedPageBreak/>
         <w:t>Appendices</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidRPr="0009027A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E9DDEAE" w14:textId="432B9669" w:rsidR="0009027A" w:rsidRPr="0009027A" w:rsidRDefault="00520CF9" w:rsidP="0009027A">
       <w:pPr>
         <w:pStyle w:val="ICTBODYTEXT"/>
       </w:pPr>
       <w:r>
         <w:t>The a</w:t>
       </w:r>
       <w:r w:rsidR="0009027A" w:rsidRPr="0009027A">
         <w:t xml:space="preserve">ppendix number and title should </w:t>
       </w:r>
       <w:r>
         <w:t>follow the same style as</w:t>
       </w:r>
       <w:r w:rsidR="0009027A" w:rsidRPr="0009027A">
         <w:t xml:space="preserve"> chapter titles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5974603F" w14:textId="77777777" w:rsidR="0009027A" w:rsidRPr="0009027A" w:rsidRDefault="0009027A" w:rsidP="0009027A">
       <w:pPr>
         <w:pStyle w:val="ICTBODYTEXT"/>
       </w:pPr>
       <w:r w:rsidRPr="0009027A">
         <w:t>Appendix pages should be numbered as part of the report. For example, if the last page of the report is 75, then the first page of the appendix would be 76.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C47129F" w14:textId="1CA58D8E" w:rsidR="003A1E76" w:rsidRPr="001E6DD1" w:rsidRDefault="0009027A" w:rsidP="00B7600F">
       <w:pPr>
         <w:pStyle w:val="ICTBODYTEXT"/>
       </w:pPr>
       <w:r w:rsidRPr="0009027A">
         <w:t>If there are multiple appendices, name the appendices as Appendix A, Appendix B, and so on.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003A1E76" w:rsidRPr="001E6DD1" w:rsidSect="00CC4335">
       <w:footerReference w:type="default" r:id="rId28"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1152" w:bottom="1440" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A15EEE9" w14:textId="77777777" w:rsidR="00323E0D" w:rsidRDefault="00323E0D" w:rsidP="00FF2B92">
+    <w:p w14:paraId="4EABD7DE" w14:textId="77777777" w:rsidR="00F000F2" w:rsidRDefault="00F000F2" w:rsidP="00FF2B92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467B364A" w14:textId="77777777" w:rsidR="00323E0D" w:rsidRDefault="00323E0D"/>
+    <w:p w14:paraId="31852CE7" w14:textId="77777777" w:rsidR="00F000F2" w:rsidRDefault="00F000F2"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15DFDA5C" w14:textId="77777777" w:rsidR="00323E0D" w:rsidRDefault="00323E0D" w:rsidP="00FF2B92">
+    <w:p w14:paraId="09ED7B64" w14:textId="77777777" w:rsidR="00F000F2" w:rsidRDefault="00F000F2" w:rsidP="00FF2B92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C8B4BE" w14:textId="77777777" w:rsidR="00323E0D" w:rsidRDefault="00323E0D"/>
+    <w:p w14:paraId="76A360F9" w14:textId="77777777" w:rsidR="00F000F2" w:rsidRDefault="00F000F2"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="023765F6" w14:textId="77777777" w:rsidR="00F524FB" w:rsidRPr="00517595" w:rsidRDefault="00F524FB" w:rsidP="00517595">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1573465787"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="7677F996" w14:textId="7E48C6EF" w:rsidR="00F524FB" w:rsidRDefault="00F524FB" w:rsidP="00F524FB">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           </w:pBdr>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001332C3">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>v</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-363593061"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="34138F95" w14:textId="574FFCD8" w:rsidR="00356ED6" w:rsidRDefault="00F524FB" w:rsidP="00734DCD">
         <w:pPr>
           <w:pStyle w:val="ICTPAGENUMBER"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00927DB5">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001332C3">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C4F5B55" w14:textId="77777777" w:rsidR="00323E0D" w:rsidRDefault="00323E0D" w:rsidP="00FF2B92">
+    <w:p w14:paraId="619ED5EC" w14:textId="77777777" w:rsidR="00F000F2" w:rsidRDefault="00F000F2" w:rsidP="00FF2B92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6FA544" w14:textId="77777777" w:rsidR="00323E0D" w:rsidRDefault="00323E0D"/>
+    <w:p w14:paraId="2581B845" w14:textId="77777777" w:rsidR="00F000F2" w:rsidRDefault="00F000F2"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="547806FF" w14:textId="77777777" w:rsidR="00323E0D" w:rsidRDefault="00323E0D" w:rsidP="00FF2B92">
+    <w:p w14:paraId="62F7A341" w14:textId="77777777" w:rsidR="00F000F2" w:rsidRDefault="00F000F2" w:rsidP="00FF2B92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB156FB" w14:textId="77777777" w:rsidR="00323E0D" w:rsidRDefault="00323E0D"/>
+    <w:p w14:paraId="513EDD96" w14:textId="77777777" w:rsidR="00F000F2" w:rsidRDefault="00F000F2"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0546C3E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26746099"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DA2D3A6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -9822,54 +9781,54 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="950480929">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1123160848">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1792673690">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1328095690">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1630014117">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1265846661">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C03583"/>
     <w:rsid w:val="00002054"/>
@@ -9883,50 +9842,51 @@
     <w:rsid w:val="00010A56"/>
     <w:rsid w:val="00011017"/>
     <w:rsid w:val="00011889"/>
     <w:rsid w:val="00011F57"/>
     <w:rsid w:val="00013293"/>
     <w:rsid w:val="00013B50"/>
     <w:rsid w:val="00013C46"/>
     <w:rsid w:val="000154E8"/>
     <w:rsid w:val="00016F3D"/>
     <w:rsid w:val="00016FA5"/>
     <w:rsid w:val="00017477"/>
     <w:rsid w:val="000250EB"/>
     <w:rsid w:val="00025E24"/>
     <w:rsid w:val="0002669F"/>
     <w:rsid w:val="00027302"/>
     <w:rsid w:val="00030366"/>
     <w:rsid w:val="00030E02"/>
     <w:rsid w:val="00031606"/>
     <w:rsid w:val="00031DC6"/>
     <w:rsid w:val="0003278E"/>
     <w:rsid w:val="00033351"/>
     <w:rsid w:val="000334AF"/>
     <w:rsid w:val="0003351C"/>
     <w:rsid w:val="00034623"/>
     <w:rsid w:val="0003525D"/>
+    <w:rsid w:val="00035351"/>
     <w:rsid w:val="00035504"/>
     <w:rsid w:val="00035886"/>
     <w:rsid w:val="00036A1B"/>
     <w:rsid w:val="00040557"/>
     <w:rsid w:val="00040DC8"/>
     <w:rsid w:val="00041635"/>
     <w:rsid w:val="00042517"/>
     <w:rsid w:val="00043F18"/>
     <w:rsid w:val="00044DE8"/>
     <w:rsid w:val="00046A9C"/>
     <w:rsid w:val="00047090"/>
     <w:rsid w:val="00047685"/>
     <w:rsid w:val="00050277"/>
     <w:rsid w:val="0005097E"/>
     <w:rsid w:val="000509C4"/>
     <w:rsid w:val="00051626"/>
     <w:rsid w:val="000524C1"/>
     <w:rsid w:val="00052926"/>
     <w:rsid w:val="00053777"/>
     <w:rsid w:val="00054162"/>
     <w:rsid w:val="000552BD"/>
     <w:rsid w:val="000565B5"/>
     <w:rsid w:val="00057F27"/>
     <w:rsid w:val="00061D88"/>
     <w:rsid w:val="000620D6"/>
@@ -10235,50 +10195,51 @@
     <w:rsid w:val="00286AC9"/>
     <w:rsid w:val="0029044C"/>
     <w:rsid w:val="00292AAD"/>
     <w:rsid w:val="00294869"/>
     <w:rsid w:val="00295C5A"/>
     <w:rsid w:val="00295EB5"/>
     <w:rsid w:val="00296983"/>
     <w:rsid w:val="00297252"/>
     <w:rsid w:val="00297958"/>
     <w:rsid w:val="002A050D"/>
     <w:rsid w:val="002A0B09"/>
     <w:rsid w:val="002A0B98"/>
     <w:rsid w:val="002A198E"/>
     <w:rsid w:val="002A42C8"/>
     <w:rsid w:val="002A433C"/>
     <w:rsid w:val="002A6DA6"/>
     <w:rsid w:val="002B0885"/>
     <w:rsid w:val="002B08C5"/>
     <w:rsid w:val="002B1024"/>
     <w:rsid w:val="002B2280"/>
     <w:rsid w:val="002B3B3F"/>
     <w:rsid w:val="002B4209"/>
     <w:rsid w:val="002B46D6"/>
     <w:rsid w:val="002B5A72"/>
     <w:rsid w:val="002B61D5"/>
+    <w:rsid w:val="002B6500"/>
     <w:rsid w:val="002C0785"/>
     <w:rsid w:val="002C0C0A"/>
     <w:rsid w:val="002C13C6"/>
     <w:rsid w:val="002C29BC"/>
     <w:rsid w:val="002C3A41"/>
     <w:rsid w:val="002C446B"/>
     <w:rsid w:val="002C475F"/>
     <w:rsid w:val="002C542C"/>
     <w:rsid w:val="002C6495"/>
     <w:rsid w:val="002C6BA8"/>
     <w:rsid w:val="002C6C37"/>
     <w:rsid w:val="002D0622"/>
     <w:rsid w:val="002D1DB5"/>
     <w:rsid w:val="002D2B53"/>
     <w:rsid w:val="002D2DF4"/>
     <w:rsid w:val="002D3273"/>
     <w:rsid w:val="002D3D14"/>
     <w:rsid w:val="002D42DE"/>
     <w:rsid w:val="002D529A"/>
     <w:rsid w:val="002D7089"/>
     <w:rsid w:val="002D7509"/>
     <w:rsid w:val="002D783B"/>
     <w:rsid w:val="002E0057"/>
     <w:rsid w:val="002E0353"/>
     <w:rsid w:val="002E0B4E"/>
@@ -11837,50 +11798,51 @@
     <w:rsid w:val="00ED2664"/>
     <w:rsid w:val="00ED5A3B"/>
     <w:rsid w:val="00ED7F86"/>
     <w:rsid w:val="00EE2508"/>
     <w:rsid w:val="00EE2C1F"/>
     <w:rsid w:val="00EE38B6"/>
     <w:rsid w:val="00EE3B03"/>
     <w:rsid w:val="00EE41A4"/>
     <w:rsid w:val="00EE6327"/>
     <w:rsid w:val="00EE6E22"/>
     <w:rsid w:val="00EE7715"/>
     <w:rsid w:val="00EE7772"/>
     <w:rsid w:val="00EF08D1"/>
     <w:rsid w:val="00EF09AD"/>
     <w:rsid w:val="00EF19FD"/>
     <w:rsid w:val="00EF2574"/>
     <w:rsid w:val="00EF3B1F"/>
     <w:rsid w:val="00EF4C3A"/>
     <w:rsid w:val="00EF5565"/>
     <w:rsid w:val="00EF593D"/>
     <w:rsid w:val="00EF5F2F"/>
     <w:rsid w:val="00EF61EA"/>
     <w:rsid w:val="00EF7232"/>
     <w:rsid w:val="00EF749C"/>
     <w:rsid w:val="00EF7B9C"/>
+    <w:rsid w:val="00F000F2"/>
     <w:rsid w:val="00F01D78"/>
     <w:rsid w:val="00F058BF"/>
     <w:rsid w:val="00F07096"/>
     <w:rsid w:val="00F075D4"/>
     <w:rsid w:val="00F1151F"/>
     <w:rsid w:val="00F11881"/>
     <w:rsid w:val="00F12BCC"/>
     <w:rsid w:val="00F1426A"/>
     <w:rsid w:val="00F15257"/>
     <w:rsid w:val="00F16827"/>
     <w:rsid w:val="00F172C7"/>
     <w:rsid w:val="00F20408"/>
     <w:rsid w:val="00F21A4F"/>
     <w:rsid w:val="00F21C60"/>
     <w:rsid w:val="00F22DAC"/>
     <w:rsid w:val="00F22ECC"/>
     <w:rsid w:val="00F235E0"/>
     <w:rsid w:val="00F2398F"/>
     <w:rsid w:val="00F24B41"/>
     <w:rsid w:val="00F24E81"/>
     <w:rsid w:val="00F26A57"/>
     <w:rsid w:val="00F27DBA"/>
     <w:rsid w:val="00F32D95"/>
     <w:rsid w:val="00F340A1"/>
     <w:rsid w:val="00F34149"/>
@@ -12004,51 +11966,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1E9B431C"/>
   <w15:docId w15:val="{54FF0912-577A-4FF9-80F3-B276AC3E760B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13856,51 +13818,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ICTMAINTITLE">
     <w:name w:val="ICT MAIN TITLE"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DF4CC5"/>
     <w:pPr>
       <w:ind w:left="2707"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:color w:val="005DAA"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="160433885">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="244269554">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14584,58 +14546,58 @@
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1100" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
@@ -15449,68 +15411,68 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1585AE71-F173-46EE-B191-FACD81914A3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>2956</Words>
-  <Characters>16851</Characters>
+  <Words>2962</Words>
+  <Characters>16890</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>140</Lines>
   <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager>currid@illinois.edu</Manager>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19768</CharactersWithSpaces>
+  <CharactersWithSpaces>19813</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Currid, Peggy L</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>