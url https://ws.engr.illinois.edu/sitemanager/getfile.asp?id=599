--- v0 (2025-10-08)
+++ v1 (2026-04-17)
@@ -1,275 +1,283 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="26626"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Finance &amp; Project Management\IDOT-ICT Grant Research Information\Forms\Budget Templates\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{88BC91FD-C911-434F-8E91-18F93CAA4F48}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C0E0ECE-FF75-4C91-9C93-D266C54D69B0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ICT Budget Template" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'ICT Budget Template'!$A$1:$N$64</definedName>
     <definedName name="solver_adj" localSheetId="0" hidden="1">'ICT Budget Template'!#REF!</definedName>
     <definedName name="solver_cvg" localSheetId="0" hidden="1">0.1</definedName>
     <definedName name="solver_drv" localSheetId="0" hidden="1">1</definedName>
     <definedName name="solver_est" localSheetId="0" hidden="1">1</definedName>
     <definedName name="solver_itr" localSheetId="0" hidden="1">100</definedName>
     <definedName name="solver_lin" localSheetId="0" hidden="1">2</definedName>
     <definedName name="solver_neg" localSheetId="0" hidden="1">2</definedName>
     <definedName name="solver_num" localSheetId="0" hidden="1">0</definedName>
     <definedName name="solver_nwt" localSheetId="0" hidden="1">1</definedName>
     <definedName name="solver_opt" localSheetId="0" hidden="1">'ICT Budget Template'!#REF!</definedName>
     <definedName name="solver_pre" localSheetId="0" hidden="1">0.1</definedName>
     <definedName name="solver_scl" localSheetId="0" hidden="1">2</definedName>
     <definedName name="solver_sho" localSheetId="0" hidden="1">2</definedName>
     <definedName name="solver_tim" localSheetId="0" hidden="1">100</definedName>
     <definedName name="solver_tol" localSheetId="0" hidden="1">0.05</definedName>
     <definedName name="solver_typ" localSheetId="0" hidden="1">3</definedName>
     <definedName name="solver_val" localSheetId="0" hidden="1">250000</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="M45" i="1" l="1"/>
+  <c r="L22" i="1" l="1"/>
+  <c r="K22" i="1"/>
+  <c r="J22" i="1"/>
+  <c r="I22" i="1"/>
+  <c r="N30" i="1"/>
+  <c r="N25" i="1"/>
+  <c r="S22" i="1"/>
+  <c r="R22" i="1"/>
+  <c r="Q22" i="1"/>
+  <c r="M45" i="1"/>
   <c r="J45" i="1"/>
   <c r="K45" i="1"/>
   <c r="L45" i="1"/>
   <c r="I45" i="1"/>
-  <c r="N25" i="1" l="1"/>
-[...1 lines deleted...]
-  <c r="N30" i="1"/>
+  <c r="M22" i="1" l="1"/>
+  <c r="N31" i="1"/>
   <c r="N29" i="1"/>
   <c r="N28" i="1"/>
   <c r="N33" i="1" l="1"/>
   <c r="M37" i="1"/>
   <c r="I21" i="1" l="1"/>
+  <c r="I30" i="1" s="1"/>
   <c r="Q21" i="1"/>
   <c r="J21" i="1" s="1"/>
+  <c r="J30" i="1" s="1"/>
   <c r="Q12" i="1"/>
   <c r="J12" i="1" s="1"/>
   <c r="I12" i="1"/>
   <c r="I13" i="1"/>
   <c r="I14" i="1"/>
   <c r="I15" i="1"/>
   <c r="I18" i="1"/>
   <c r="I19" i="1"/>
   <c r="I20" i="1"/>
   <c r="I23" i="1"/>
   <c r="I31" i="1" s="1"/>
   <c r="I29" i="1"/>
   <c r="Q13" i="1"/>
   <c r="J13" i="1" s="1"/>
   <c r="Q14" i="1"/>
   <c r="J14" i="1" s="1"/>
   <c r="Q15" i="1"/>
   <c r="J15" i="1" s="1"/>
   <c r="Q18" i="1"/>
   <c r="J18" i="1" s="1"/>
   <c r="Q19" i="1"/>
   <c r="J19" i="1" s="1"/>
   <c r="Q20" i="1"/>
   <c r="J20" i="1" s="1"/>
   <c r="Q23" i="1"/>
   <c r="R23" i="1" s="1"/>
   <c r="R14" i="1"/>
   <c r="K14" i="1" s="1"/>
   <c r="M44" i="1"/>
   <c r="M39" i="1"/>
   <c r="M35" i="1"/>
   <c r="M43" i="1"/>
   <c r="M42" i="1"/>
-  <c r="I30" i="1" l="1"/>
-  <c r="I25" i="1"/>
+  <c r="I25" i="1" l="1"/>
+  <c r="J25" i="1"/>
   <c r="R18" i="1"/>
   <c r="K18" i="1" s="1"/>
   <c r="R12" i="1"/>
-  <c r="K12" i="1"/>
+  <c r="K12" i="1" s="1"/>
   <c r="R15" i="1"/>
-  <c r="S12" i="1"/>
-  <c r="L12" i="1" s="1"/>
   <c r="K23" i="1"/>
   <c r="K31" i="1" s="1"/>
   <c r="S23" i="1"/>
   <c r="L23" i="1" s="1"/>
   <c r="L31" i="1" s="1"/>
   <c r="J23" i="1"/>
   <c r="J31" i="1" s="1"/>
   <c r="R19" i="1"/>
   <c r="I28" i="1"/>
   <c r="R21" i="1"/>
   <c r="K21" i="1" s="1"/>
+  <c r="K30" i="1" s="1"/>
   <c r="R20" i="1"/>
   <c r="K20" i="1" s="1"/>
   <c r="R13" i="1"/>
-  <c r="J30" i="1"/>
   <c r="S18" i="1"/>
   <c r="L18" i="1" s="1"/>
   <c r="S14" i="1"/>
   <c r="L14" i="1" s="1"/>
   <c r="M14" i="1" s="1"/>
   <c r="J29" i="1"/>
   <c r="J28" i="1"/>
-  <c r="J25" i="1" l="1"/>
-  <c r="J33" i="1" s="1"/>
+  <c r="S12" i="1" l="1"/>
+  <c r="L12" i="1" s="1"/>
+  <c r="M12" i="1" s="1"/>
+  <c r="J33" i="1"/>
   <c r="J47" i="1" s="1"/>
   <c r="J48" i="1" s="1"/>
   <c r="J51" i="1" s="1"/>
   <c r="J53" i="1" s="1"/>
   <c r="I33" i="1"/>
   <c r="I47" i="1" s="1"/>
   <c r="I48" i="1" s="1"/>
   <c r="I51" i="1" s="1"/>
   <c r="I53" i="1" s="1"/>
   <c r="M18" i="1"/>
   <c r="M31" i="1"/>
   <c r="M23" i="1"/>
-  <c r="M12" i="1"/>
   <c r="K15" i="1"/>
   <c r="S15" i="1"/>
   <c r="L15" i="1" s="1"/>
   <c r="L29" i="1" s="1"/>
   <c r="S21" i="1"/>
   <c r="L21" i="1" s="1"/>
-  <c r="M21" i="1" s="1"/>
-  <c r="N44" i="1" s="1"/>
   <c r="U12" i="1"/>
   <c r="K19" i="1"/>
   <c r="K25" i="1" s="1"/>
   <c r="S19" i="1"/>
   <c r="L19" i="1" s="1"/>
   <c r="S20" i="1"/>
   <c r="L20" i="1" s="1"/>
   <c r="M20" i="1" s="1"/>
-  <c r="K30" i="1"/>
   <c r="K13" i="1"/>
   <c r="S13" i="1"/>
   <c r="L13" i="1" s="1"/>
-  <c r="N48" i="1" l="1"/>
+  <c r="L25" i="1" l="1"/>
+  <c r="M21" i="1"/>
+  <c r="N44" i="1" s="1"/>
+  <c r="N45" i="1" s="1"/>
+  <c r="N47" i="1" s="1"/>
+  <c r="N48" i="1" s="1"/>
   <c r="N51" i="1" s="1"/>
-  <c r="N45" i="1"/>
-[...2 lines deleted...]
-  <c r="M25" i="1" s="1"/>
   <c r="L30" i="1"/>
-  <c r="M30" i="1" s="1"/>
+  <c r="M25" i="1"/>
+  <c r="M30" i="1"/>
   <c r="L28" i="1"/>
   <c r="K29" i="1"/>
   <c r="M29" i="1" s="1"/>
   <c r="M15" i="1"/>
   <c r="M19" i="1"/>
   <c r="M13" i="1"/>
   <c r="K28" i="1"/>
   <c r="K33" i="1" s="1"/>
   <c r="L33" i="1" l="1"/>
   <c r="L47" i="1" s="1"/>
   <c r="L48" i="1" s="1"/>
   <c r="L51" i="1" s="1"/>
   <c r="L53" i="1" s="1"/>
   <c r="K47" i="1"/>
   <c r="J55" i="1"/>
   <c r="M28" i="1"/>
   <c r="M47" i="1" l="1"/>
   <c r="M33" i="1"/>
   <c r="J57" i="1"/>
   <c r="I55" i="1"/>
   <c r="L55" i="1" l="1"/>
   <c r="J59" i="1"/>
   <c r="J61" i="1" s="1"/>
   <c r="K48" i="1"/>
   <c r="K51" i="1" s="1"/>
   <c r="M51" i="1" l="1"/>
   <c r="K53" i="1"/>
   <c r="M53" i="1" s="1"/>
   <c r="L57" i="1"/>
   <c r="M48" i="1"/>
   <c r="I57" i="1"/>
   <c r="I59" i="1" s="1"/>
-  <c r="L59" i="1" l="1"/>
+  <c r="N52" i="1" l="1"/>
+  <c r="L59" i="1"/>
   <c r="L61" i="1" s="1"/>
   <c r="K55" i="1"/>
-  <c r="N52" i="1"/>
   <c r="N53" i="1" l="1"/>
   <c r="N55" i="1" s="1"/>
   <c r="M55" i="1"/>
   <c r="I61" i="1"/>
   <c r="K57" i="1" l="1"/>
   <c r="M57" i="1" l="1"/>
   <c r="N57" i="1" s="1"/>
   <c r="K59" i="1"/>
   <c r="K61" i="1" s="1"/>
   <c r="N56" i="1" l="1"/>
   <c r="M59" i="1"/>
   <c r="M61" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="77">
   <si>
     <t>Total Salary and Wages</t>
   </si>
   <si>
     <t>Materials and Supplies</t>
   </si>
   <si>
     <t>Total Other Direct Costs</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>mos.</t>
   </si>
   <si>
     <t>Base Year</t>
   </si>
   <si>
     <t>Research Engineer / Scientist</t>
   </si>
   <si>
     <t>Months/Hours</t>
   </si>
   <si>
@@ -315,53 +323,50 @@
     <t>*</t>
   </si>
   <si>
     <t>4% Year-Over-Year Increase Applied</t>
   </si>
   <si>
     <t>Academic:</t>
   </si>
   <si>
     <t>Emeritus:</t>
   </si>
   <si>
     <t>RA Fringe:</t>
   </si>
   <si>
     <t>Hourly:</t>
   </si>
   <si>
     <t>Emeritus PI/Co-PI's name here</t>
   </si>
   <si>
     <t>Co-PI's name here</t>
   </si>
   <si>
     <t>PI's name here</t>
-  </si>
-[...1 lines deleted...]
-    <t>Research Assistants - Graduate Students</t>
   </si>
   <si>
     <t>Total Direct Costs (TDC)</t>
   </si>
   <si>
     <t>Senior Personnel</t>
   </si>
   <si>
     <t>Other Personnel</t>
   </si>
   <si>
     <t>Fringe Benefits</t>
   </si>
   <si>
     <t>Travel ^</t>
   </si>
   <si>
     <t>Other Direct Costs</t>
   </si>
   <si>
     <t>Indirect Costs</t>
   </si>
   <si>
     <t>Grantee Cost Share as a % of Total Project Budget (Must &gt; 25.0%)</t>
   </si>
@@ -488,160 +493,166 @@
   <si>
     <t>annually</t>
   </si>
   <si>
     <t>Total Project Costs</t>
   </si>
   <si>
     <t>Expensed Equipment ($500 - $4,999)</t>
   </si>
   <si>
     <t>Equipment ($5,000 and above) ^</t>
   </si>
   <si>
     <t>Monthly Salary / Hourly Wage Input Section*</t>
   </si>
   <si>
     <t>*Prefilled salaries and fringe amounts are approximations</t>
   </si>
   <si>
     <t xml:space="preserve">and may not reflect the actual amount charged to the project. </t>
   </si>
   <si>
     <t>Please update accordingly</t>
   </si>
   <si>
-    <t>FY26</t>
-[...4 lines deleted...]
-  <si>
     <t>FY27</t>
   </si>
   <si>
     <t>Jul'26-Jun'27</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Facilities and Administration (F&amp;A) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(capped at 42.97% of MTDC)</t>
     </r>
   </si>
   <si>
+    <t>FY28</t>
+  </si>
+  <si>
+    <t>Jul'27-Jun'28</t>
+  </si>
+  <si>
+    <t>FY29</t>
+  </si>
+  <si>
+    <t>Jul'28-Jun'29</t>
+  </si>
+  <si>
+    <t>Postdoctoral Research Associate</t>
+  </si>
+  <si>
+    <t>Research Assistants - Graduate Students 50%</t>
+  </si>
+  <si>
+    <t>Research Assistants - Summer Grad Stud 50%</t>
+  </si>
+  <si>
+    <t>FY2027 - FY2030 *</t>
+  </si>
+  <si>
+    <t>FY30</t>
+  </si>
+  <si>
+    <t>FY27 - FY30</t>
+  </si>
+  <si>
+    <t>Jul'29-Jun'30</t>
+  </si>
+  <si>
+    <t>Jul'26-Jun'30</t>
+  </si>
+  <si>
+    <t>Enter start - end dates here, (ex. August 16, 2026 - December 31, 2028)</t>
+  </si>
+  <si>
+    <t>Fiscal Years (FYs) span a 12-month period from July 1 of one year until June 30 of the next year.  Each FY is numbered by the year that it ends (ex. FY27 ends on 6/30/27).</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">Unrecovered Indirect Cost </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">(Approved Indirect Cost Rate ___% </t>
+      <t xml:space="preserve">(Approved Indirect Cost Rate 59.5% </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <u/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>less</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Applied F&amp;A rate of 42.97% of MTDC)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Applies Towards Cost Share Only</t>
     </r>
-  </si>
-[...28 lines deleted...]
-    <t>Postdoctoral Research Associate</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -797,51 +808,51 @@
       <color rgb="FF0000FF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="23">
+  <borders count="24">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -1073,50 +1084,59 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="130">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -1225,53 +1245,50 @@
     <xf numFmtId="166" fontId="12" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="7" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -1285,151 +1302,154 @@
     </xf>
     <xf numFmtId="164" fontId="12" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="3" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="3" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="3" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="7" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="3" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="3" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="42" fontId="6" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="7" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="18" fillId="3" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="3" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="25" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="25" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -1774,399 +1794,399 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V112"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <pane ySplit="10" topLeftCell="A36" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AC24" sqref="AC24"/>
+      <pane ySplit="10" topLeftCell="A12" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:XFD7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="28.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="1" customWidth="1"/>
     <col min="4" max="7" width="7.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" style="1" customWidth="1"/>
     <col min="9" max="13" width="15.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="16" style="1" customWidth="1"/>
     <col min="15" max="15" width="5.42578125" style="1" customWidth="1"/>
     <col min="16" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="17.28515625" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="32.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="126" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B1" s="126"/>
       <c r="C1" s="126"/>
       <c r="D1" s="126"/>
       <c r="E1" s="126"/>
       <c r="F1" s="126"/>
       <c r="G1" s="126"/>
       <c r="H1" s="126"/>
       <c r="I1" s="126"/>
       <c r="J1" s="126"/>
       <c r="K1" s="126"/>
       <c r="L1" s="126"/>
       <c r="M1" s="126"/>
       <c r="N1" s="26"/>
       <c r="O1" s="26"/>
     </row>
     <row r="2" spans="1:22" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
       <c r="N2" s="26"/>
       <c r="O2" s="26"/>
     </row>
     <row r="3" spans="1:22" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A3" s="129" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="129"/>
       <c r="C3" s="4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:22" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="128" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="128"/>
       <c r="C4" s="4" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:22" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A5" s="129" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="129"/>
       <c r="C5" s="4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:22" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A6" s="129" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="129"/>
       <c r="C6" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:22" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" s="129" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="129"/>
       <c r="C7" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:22" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="12"/>
       <c r="I8" s="12"/>
       <c r="J8" s="12"/>
       <c r="K8" s="12"/>
       <c r="L8" s="12"/>
       <c r="M8" s="114" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="N8" s="124" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="O8" s="63"/>
+        <v>50</v>
+      </c>
+      <c r="O8" s="62"/>
     </row>
     <row r="9" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A9" s="129" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="129"/>
       <c r="C9" s="51" t="s">
         <v>69</v>
       </c>
       <c r="D9" s="127" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="127"/>
       <c r="F9" s="127"/>
       <c r="G9" s="127"/>
       <c r="H9" s="12"/>
       <c r="I9" s="116" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="J9" s="117"/>
       <c r="K9" s="117"/>
       <c r="L9" s="118"/>
       <c r="M9" s="115"/>
       <c r="N9" s="125"/>
-      <c r="O9" s="63"/>
+      <c r="O9" s="62"/>
       <c r="P9" s="119" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="Q9" s="120"/>
       <c r="R9" s="120"/>
       <c r="S9" s="121"/>
     </row>
     <row r="10" spans="1:22" s="17" customFormat="1" ht="20.25" x14ac:dyDescent="0.2">
       <c r="A10" s="19"/>
       <c r="B10" s="19"/>
       <c r="D10" s="29" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>62</v>
       </c>
       <c r="F10" s="29" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="G10" s="29" t="s">
         <v>70</v>
       </c>
       <c r="H10" s="20"/>
       <c r="I10" s="55" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="J10" s="55" t="s">
         <v>62</v>
       </c>
       <c r="K10" s="55" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="L10" s="29" t="s">
         <v>70</v>
       </c>
-      <c r="M10" s="104" t="s">
+      <c r="M10" s="101" t="s">
         <v>71</v>
       </c>
-      <c r="N10" s="105" t="s">
+      <c r="N10" s="106" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="29"/>
-      <c r="P10" s="56" t="s">
-[...2 lines deleted...]
-      <c r="Q10" s="56" t="s">
+      <c r="P10" s="108" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q10" s="108" t="s">
         <v>62</v>
       </c>
-      <c r="R10" s="76" t="s">
-[...2 lines deleted...]
-      <c r="S10" s="76" t="s">
+      <c r="R10" s="108" t="s">
+        <v>64</v>
+      </c>
+      <c r="S10" s="109" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:22" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A11" s="110" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B11" s="110"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="J11" s="25" t="s">
         <v>63</v>
       </c>
-      <c r="K11" s="25" t="s">
-        <v>67</v>
+      <c r="K11" s="24" t="s">
+        <v>65</v>
       </c>
       <c r="L11" s="24" t="s">
         <v>72</v>
       </c>
-      <c r="M11" s="66" t="s">
+      <c r="M11" s="65" t="s">
         <v>73</v>
       </c>
-      <c r="N11" s="91" t="s">
+      <c r="N11" s="107" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="52"/>
-      <c r="P11" s="77" t="s">
+      <c r="P11" s="75" t="s">
         <v>5</v>
       </c>
       <c r="Q11" s="111" t="s">
         <v>22</v>
       </c>
       <c r="R11" s="111"/>
       <c r="S11" s="112"/>
     </row>
     <row r="12" spans="1:22" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A12" s="21"/>
       <c r="B12" s="30" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="31"/>
       <c r="D12" s="54">
         <v>0</v>
       </c>
       <c r="E12" s="54">
         <v>0</v>
       </c>
       <c r="F12" s="54">
         <v>0</v>
       </c>
       <c r="G12" s="54">
         <v>0</v>
       </c>
       <c r="H12" s="31" t="s">
         <v>4</v>
       </c>
       <c r="I12" s="32">
         <f t="shared" ref="I12:L15" si="0">+P12*(D12)</f>
         <v>0</v>
       </c>
       <c r="J12" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K12" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L12" s="33">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M12" s="67">
+      <c r="M12" s="66">
         <f>SUM(I12:L12)</f>
         <v>0</v>
       </c>
-      <c r="N12" s="92">
+      <c r="N12" s="89">
         <v>0</v>
       </c>
       <c r="O12" s="33"/>
-      <c r="P12" s="78">
+      <c r="P12" s="76">
         <v>10000</v>
       </c>
-      <c r="Q12" s="57">
+      <c r="Q12" s="56">
         <f t="shared" ref="Q12:S12" si="1">P12*1.04</f>
         <v>10400</v>
       </c>
-      <c r="R12" s="57">
+      <c r="R12" s="56">
         <f t="shared" si="1"/>
         <v>10816</v>
       </c>
-      <c r="S12" s="79">
+      <c r="S12" s="77">
         <f t="shared" si="1"/>
         <v>11248.640000000001</v>
       </c>
-      <c r="U12" s="90">
+      <c r="U12" s="88">
         <f>(ROUNDUP(+N12/SUM(P12:S12)*(1/9),2))</f>
         <v>0</v>
       </c>
       <c r="V12" s="17" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:22" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A13" s="21"/>
       <c r="B13" s="30" t="s">
         <v>28</v>
       </c>
       <c r="C13" s="31"/>
       <c r="D13" s="54">
         <v>0</v>
       </c>
       <c r="E13" s="54">
         <v>0</v>
       </c>
       <c r="F13" s="54">
         <v>0</v>
       </c>
       <c r="G13" s="54">
         <v>0</v>
       </c>
       <c r="H13" s="31" t="s">
         <v>4</v>
       </c>
       <c r="I13" s="44">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J13" s="44">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K13" s="44">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L13" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M13" s="68">
+      <c r="M13" s="67">
         <f>SUM(I13:L13)</f>
         <v>0</v>
       </c>
-      <c r="N13" s="93">
+      <c r="N13" s="90">
         <v>0</v>
       </c>
       <c r="O13" s="35"/>
-      <c r="P13" s="80">
+      <c r="P13" s="78">
         <v>8000</v>
       </c>
       <c r="Q13" s="37">
         <f t="shared" ref="Q13:Q14" si="2">P13*1.04</f>
         <v>8320</v>
       </c>
       <c r="R13" s="37">
         <f t="shared" ref="R13:R14" si="3">Q13*1.04</f>
         <v>8652.8000000000011</v>
       </c>
       <c r="S13" s="43">
         <f t="shared" ref="S13:S14" si="4">R13*1.04</f>
         <v>8998.9120000000021</v>
       </c>
     </row>
     <row r="14" spans="1:22" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A14" s="21"/>
       <c r="B14" s="30" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="31"/>
       <c r="D14" s="54">
         <v>0</v>
       </c>
       <c r="E14" s="54">
@@ -2175,59 +2195,59 @@
       <c r="F14" s="54">
         <v>0</v>
       </c>
       <c r="G14" s="54">
         <v>0</v>
       </c>
       <c r="H14" s="31" t="s">
         <v>4</v>
       </c>
       <c r="I14" s="44">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J14" s="44">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K14" s="44">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L14" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M14" s="68">
+      <c r="M14" s="67">
         <f>SUM(I14:L14)</f>
         <v>0</v>
       </c>
-      <c r="N14" s="93">
+      <c r="N14" s="90">
         <v>0</v>
       </c>
       <c r="O14" s="35"/>
-      <c r="P14" s="80">
+      <c r="P14" s="78">
         <v>8000</v>
       </c>
       <c r="Q14" s="37">
         <f t="shared" si="2"/>
         <v>8320</v>
       </c>
       <c r="R14" s="37">
         <f t="shared" si="3"/>
         <v>8652.8000000000011</v>
       </c>
       <c r="S14" s="43">
         <f t="shared" si="4"/>
         <v>8998.9120000000021</v>
       </c>
     </row>
     <row r="15" spans="1:22" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A15" s="21"/>
       <c r="B15" s="30" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="31"/>
       <c r="D15" s="54">
         <v>0</v>
       </c>
       <c r="E15" s="54">
@@ -2236,1587 +2256,1622 @@
       <c r="F15" s="54">
         <v>0</v>
       </c>
       <c r="G15" s="54">
         <v>0</v>
       </c>
       <c r="H15" s="31" t="s">
         <v>4</v>
       </c>
       <c r="I15" s="44">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J15" s="44">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K15" s="44">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L15" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M15" s="68">
+      <c r="M15" s="67">
         <f>SUM(I15:L15)</f>
         <v>0</v>
       </c>
-      <c r="N15" s="93">
+      <c r="N15" s="90">
         <v>0</v>
       </c>
       <c r="O15" s="35"/>
-      <c r="P15" s="80">
+      <c r="P15" s="78">
         <v>8000</v>
       </c>
       <c r="Q15" s="37">
         <f>P15*1.04</f>
         <v>8320</v>
       </c>
       <c r="R15" s="37">
         <f>Q15*1.04</f>
         <v>8652.8000000000011</v>
       </c>
       <c r="S15" s="43">
         <f>R15*1.04</f>
         <v>8998.9120000000021</v>
       </c>
     </row>
     <row r="16" spans="1:22" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A16" s="21"/>
       <c r="B16" s="21"/>
       <c r="D16" s="53"/>
       <c r="E16" s="53"/>
       <c r="F16" s="53"/>
       <c r="G16" s="53"/>
       <c r="I16" s="22"/>
       <c r="J16" s="22"/>
       <c r="K16" s="22"/>
       <c r="L16" s="18"/>
-      <c r="M16" s="69"/>
-      <c r="N16" s="94"/>
+      <c r="M16" s="68"/>
+      <c r="N16" s="91"/>
       <c r="O16" s="18"/>
-      <c r="P16" s="80"/>
+      <c r="P16" s="78"/>
       <c r="Q16" s="37"/>
       <c r="R16" s="37"/>
       <c r="S16" s="43"/>
     </row>
     <row r="17" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A17" s="110" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B17" s="110"/>
       <c r="D17" s="53"/>
       <c r="E17" s="53"/>
       <c r="F17" s="53"/>
       <c r="G17" s="53"/>
       <c r="I17" s="22"/>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="L17" s="18"/>
-      <c r="M17" s="69"/>
-[...1 lines deleted...]
-      <c r="P17" s="80"/>
+      <c r="M17" s="68"/>
+      <c r="N17" s="91"/>
+      <c r="P17" s="78"/>
       <c r="Q17" s="37"/>
       <c r="R17" s="37"/>
       <c r="S17" s="43"/>
     </row>
     <row r="18" spans="1:19" s="31" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A18" s="30"/>
       <c r="B18" s="30" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="D18" s="54">
         <v>0</v>
       </c>
       <c r="E18" s="54">
         <v>0</v>
       </c>
       <c r="F18" s="54">
         <v>0</v>
       </c>
       <c r="G18" s="54">
         <v>0</v>
       </c>
       <c r="H18" s="31" t="s">
         <v>4</v>
       </c>
       <c r="I18" s="34">
         <f t="shared" ref="I18:L21" si="5">+P18*(D18)*$A18</f>
         <v>0</v>
       </c>
       <c r="J18" s="34">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="K18" s="34">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L18" s="34">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="M18" s="68">
+      <c r="M18" s="67">
         <f>SUM(I18:L18)</f>
         <v>0</v>
       </c>
-      <c r="N18" s="93">
+      <c r="N18" s="90">
         <v>0</v>
       </c>
       <c r="O18" s="35"/>
-      <c r="P18" s="107">
+      <c r="P18" s="103">
         <v>5400</v>
       </c>
       <c r="Q18" s="37">
         <f>P18*1.04</f>
         <v>5616</v>
       </c>
       <c r="R18" s="37">
         <f t="shared" ref="R18:S18" si="6">Q18*1.04</f>
         <v>5840.64</v>
       </c>
       <c r="S18" s="43">
         <f t="shared" si="6"/>
         <v>6074.2656000000006</v>
       </c>
     </row>
     <row r="19" spans="1:19" s="31" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A19" s="30">
-[...1 lines deleted...]
-      </c>
+      <c r="A19" s="30"/>
       <c r="B19" s="30" t="s">
         <v>6</v>
       </c>
       <c r="D19" s="54">
         <v>0</v>
       </c>
       <c r="E19" s="54">
         <v>0</v>
       </c>
       <c r="F19" s="54">
         <v>0</v>
       </c>
       <c r="G19" s="54">
         <v>0</v>
       </c>
       <c r="H19" s="31" t="s">
         <v>4</v>
       </c>
       <c r="I19" s="34">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J19" s="34">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="K19" s="34">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L19" s="34">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="M19" s="68">
-[...3 lines deleted...]
-      <c r="N19" s="93">
+      <c r="M19" s="67">
+        <f t="shared" ref="M19:M22" si="7">SUM(I19:L19)</f>
+        <v>0</v>
+      </c>
+      <c r="N19" s="90">
         <v>0</v>
       </c>
       <c r="O19" s="35"/>
-      <c r="P19" s="107">
+      <c r="P19" s="103">
         <v>7400</v>
       </c>
       <c r="Q19" s="37">
-        <f t="shared" ref="Q19:S21" si="8">P19*1.04</f>
+        <f t="shared" ref="Q19:S22" si="8">P19*1.04</f>
         <v>7696</v>
       </c>
       <c r="R19" s="37">
         <f t="shared" si="8"/>
         <v>8003.84</v>
       </c>
       <c r="S19" s="43">
         <f t="shared" si="8"/>
         <v>8323.9935999999998</v>
       </c>
     </row>
     <row r="20" spans="1:19" s="31" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A20" s="30"/>
       <c r="B20" s="30" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="54">
         <v>0</v>
       </c>
       <c r="E20" s="54">
         <v>0</v>
       </c>
       <c r="F20" s="54">
         <v>0</v>
       </c>
       <c r="G20" s="54">
         <v>0</v>
       </c>
       <c r="H20" s="31" t="s">
         <v>4</v>
       </c>
       <c r="I20" s="34">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J20" s="34">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="K20" s="34">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L20" s="34">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="M20" s="68">
+      <c r="M20" s="67">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="N20" s="93">
+      <c r="N20" s="90">
         <v>0</v>
       </c>
       <c r="O20" s="35"/>
-      <c r="P20" s="107">
+      <c r="P20" s="103">
         <v>2668</v>
       </c>
       <c r="Q20" s="37">
         <f t="shared" si="8"/>
         <v>2774.7200000000003</v>
       </c>
       <c r="R20" s="37">
         <f t="shared" si="8"/>
         <v>2885.7088000000003</v>
       </c>
       <c r="S20" s="43">
         <f t="shared" si="8"/>
         <v>3001.1371520000002</v>
       </c>
     </row>
     <row r="21" spans="1:19" s="31" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A21" s="30">
-[...1 lines deleted...]
-      </c>
+      <c r="A21" s="30"/>
       <c r="B21" s="30" t="s">
-        <v>30</v>
+        <v>67</v>
       </c>
       <c r="D21" s="54">
         <v>0</v>
       </c>
       <c r="E21" s="54">
         <v>0</v>
       </c>
       <c r="F21" s="54">
         <v>0</v>
       </c>
       <c r="G21" s="54">
         <v>0</v>
       </c>
       <c r="H21" s="31" t="s">
         <v>4</v>
       </c>
       <c r="I21" s="34">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J21" s="34">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="K21" s="34">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L21" s="34">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="M21" s="68">
+      <c r="M21" s="67">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="N21" s="93">
+      <c r="N21" s="90">
         <v>0</v>
       </c>
       <c r="O21" s="35"/>
-      <c r="P21" s="107">
+      <c r="P21" s="103">
         <v>3050</v>
       </c>
       <c r="Q21" s="37">
         <f t="shared" si="8"/>
         <v>3172</v>
       </c>
       <c r="R21" s="37">
         <f t="shared" si="8"/>
         <v>3298.88</v>
       </c>
       <c r="S21" s="43">
         <f t="shared" si="8"/>
         <v>3430.8352000000004</v>
       </c>
     </row>
     <row r="22" spans="1:19" s="31" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A22" s="30"/>
-      <c r="B22" s="30"/>
-[...9 lines deleted...]
-      <c r="N22" s="93"/>
+      <c r="B22" s="30" t="s">
+        <v>68</v>
+      </c>
+      <c r="D22" s="54">
+        <v>0</v>
+      </c>
+      <c r="E22" s="54">
+        <v>0</v>
+      </c>
+      <c r="F22" s="54">
+        <v>0</v>
+      </c>
+      <c r="G22" s="54">
+        <v>0</v>
+      </c>
+      <c r="H22" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="I22" s="34">
+        <f t="shared" ref="I22:L23" si="9">+P22*(D22)*$A22</f>
+        <v>0</v>
+      </c>
+      <c r="J22" s="34">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="K22" s="34">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L22" s="34">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="M22" s="67">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="N22" s="90">
+        <v>0</v>
+      </c>
       <c r="O22" s="35"/>
-      <c r="P22" s="80"/>
-[...2 lines deleted...]
-      <c r="S22" s="43"/>
+      <c r="P22" s="103">
+        <v>3050</v>
+      </c>
+      <c r="Q22" s="37">
+        <f t="shared" si="8"/>
+        <v>3172</v>
+      </c>
+      <c r="R22" s="37">
+        <f t="shared" si="8"/>
+        <v>3298.88</v>
+      </c>
+      <c r="S22" s="43">
+        <f t="shared" si="8"/>
+        <v>3430.8352000000004</v>
+      </c>
     </row>
     <row r="23" spans="1:19" s="31" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A23" s="30">
-[...1 lines deleted...]
-      </c>
+      <c r="A23" s="30"/>
       <c r="B23" s="30" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="54">
         <v>0</v>
       </c>
       <c r="E23" s="54">
         <v>0</v>
       </c>
       <c r="F23" s="54">
         <v>0</v>
       </c>
       <c r="G23" s="54">
         <v>0</v>
       </c>
       <c r="H23" s="31" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I23" s="34">
-        <f>+P23*(D23)*$A23</f>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J23" s="34">
-        <f>+Q23*(E23)*$A23</f>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="K23" s="34">
-        <f>+R23*(F23)*$A23</f>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="L23" s="34">
-        <f>+S23*(G23)*$A23</f>
-[...2 lines deleted...]
-      <c r="M23" s="68">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="M23" s="67">
         <f>SUM(I23:L23)</f>
         <v>0</v>
       </c>
-      <c r="N23" s="93">
+      <c r="N23" s="90">
         <v>0</v>
       </c>
       <c r="O23" s="35"/>
-      <c r="P23" s="108">
+      <c r="P23" s="104">
         <v>20</v>
       </c>
-      <c r="Q23" s="81">
+      <c r="Q23" s="79">
         <f>+P23*1.04</f>
         <v>20.8</v>
       </c>
-      <c r="R23" s="81">
-        <f t="shared" ref="R23:S23" si="9">+Q23*1.04</f>
+      <c r="R23" s="79">
+        <f t="shared" ref="R23:S23" si="10">+Q23*1.04</f>
         <v>21.632000000000001</v>
       </c>
-      <c r="S23" s="82">
-        <f t="shared" si="9"/>
+      <c r="S23" s="80">
+        <f t="shared" si="10"/>
         <v>22.497280000000003</v>
       </c>
     </row>
     <row r="24" spans="1:19" s="31" customFormat="1" ht="17.25" x14ac:dyDescent="0.2">
       <c r="A24" s="30"/>
       <c r="D24" s="36"/>
       <c r="E24" s="36"/>
       <c r="F24" s="36"/>
       <c r="G24" s="36"/>
-      <c r="I24" s="58"/>
+      <c r="I24" s="57"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="35"/>
-      <c r="M24" s="68"/>
-      <c r="N24" s="93"/>
+      <c r="M24" s="67"/>
+      <c r="N24" s="90"/>
       <c r="O24" s="35"/>
       <c r="P24" s="37"/>
       <c r="Q24" s="38"/>
       <c r="R24" s="38"/>
       <c r="S24" s="38"/>
     </row>
     <row r="25" spans="1:19" s="31" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A25" s="30"/>
       <c r="B25" s="41" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="I25" s="47">
         <f>ROUND(SUM(I12:I23),0)</f>
         <v>0</v>
       </c>
       <c r="J25" s="47">
-        <f t="shared" ref="J25:L25" si="10">ROUND(SUM(J12:J23),0)</f>
+        <f>ROUND(SUM(J12:J23),0)</f>
         <v>0</v>
       </c>
       <c r="K25" s="47">
-        <f t="shared" si="10"/>
+        <f>ROUND(SUM(K12:K23),0)</f>
         <v>0</v>
       </c>
       <c r="L25" s="47">
-        <f t="shared" si="10"/>
-[...2 lines deleted...]
-      <c r="M25" s="70">
+        <f>ROUND(SUM(L12:L23),0)</f>
+        <v>0</v>
+      </c>
+      <c r="M25" s="69">
         <f>ROUND(SUM(I25:L25),0)</f>
         <v>0</v>
       </c>
-      <c r="N25" s="95">
+      <c r="N25" s="92">
         <f>ROUND(SUM(N12:N23),0)</f>
         <v>0</v>
       </c>
       <c r="O25" s="48"/>
-      <c r="P25" s="106" t="s">
-        <v>57</v>
+      <c r="P25" s="102" t="s">
+        <v>56</v>
       </c>
       <c r="Q25" s="38"/>
       <c r="R25" s="38"/>
       <c r="S25" s="38"/>
     </row>
     <row r="26" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A26" s="21"/>
       <c r="B26" s="21"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
       <c r="G26" s="23"/>
       <c r="I26" s="22"/>
       <c r="J26" s="22"/>
       <c r="K26" s="22"/>
       <c r="L26" s="18"/>
-      <c r="M26" s="69"/>
-      <c r="N26" s="94"/>
+      <c r="M26" s="68"/>
+      <c r="N26" s="91"/>
       <c r="O26" s="18"/>
-      <c r="P26" s="106" t="s">
-        <v>58</v>
+      <c r="P26" s="102" t="s">
+        <v>57</v>
       </c>
       <c r="Q26" s="38"/>
       <c r="R26" s="31"/>
       <c r="S26" s="31"/>
     </row>
     <row r="27" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A27" s="110" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B27" s="110"/>
       <c r="D27" s="36"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="I27" s="22"/>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="18"/>
-      <c r="M27" s="69"/>
-      <c r="N27" s="94"/>
+      <c r="M27" s="68"/>
+      <c r="N27" s="91"/>
       <c r="O27" s="18"/>
       <c r="P27" s="30" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="Q27" s="31"/>
       <c r="R27" s="31"/>
       <c r="S27" s="31"/>
     </row>
     <row r="28" spans="1:19" s="31" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A28" s="30"/>
       <c r="B28" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="C28" s="109">
-        <v>0.45100000000000001</v>
+      <c r="C28" s="105">
+        <v>0.41099999999999998</v>
       </c>
       <c r="D28" s="36"/>
       <c r="E28" s="36"/>
       <c r="F28" s="36"/>
       <c r="G28" s="36"/>
       <c r="I28" s="44">
         <f>SUM(I12,I13:I14,I18:I19)*$C$28</f>
         <v>0</v>
       </c>
       <c r="J28" s="44">
         <f>SUM(J12,J13:J14,J18:J19)*$C$28</f>
         <v>0</v>
       </c>
       <c r="K28" s="44">
         <f>SUM(K12,K13:K14,K18:K19)*$C$28</f>
         <v>0</v>
       </c>
       <c r="L28" s="44">
         <f>SUM(L12,L13:L14,L18:L19)*$C$28</f>
         <v>0</v>
       </c>
-      <c r="M28" s="71">
+      <c r="M28" s="70">
         <f>SUM(I28:L28)</f>
         <v>0</v>
       </c>
-      <c r="N28" s="96">
+      <c r="N28" s="93">
         <f>SUM(N12,N13:N14,N18:N19)*$C$28</f>
         <v>0</v>
       </c>
       <c r="O28" s="37"/>
     </row>
     <row r="29" spans="1:19" s="31" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A29" s="30"/>
       <c r="B29" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="C29" s="109">
+      <c r="C29" s="105">
         <v>1.5E-3</v>
       </c>
       <c r="I29" s="34">
         <f>+I15*$C$29</f>
         <v>0</v>
       </c>
       <c r="J29" s="34">
         <f>+J15*$C$29</f>
         <v>0</v>
       </c>
       <c r="K29" s="34">
         <f>+K15*$C$29</f>
         <v>0</v>
       </c>
       <c r="L29" s="34">
         <f>+L15*$C$29</f>
         <v>0</v>
       </c>
-      <c r="M29" s="71">
+      <c r="M29" s="70">
         <f t="shared" ref="M29:M31" si="11">SUM(I29:L29)</f>
         <v>0</v>
       </c>
-      <c r="N29" s="93">
+      <c r="N29" s="90">
         <f>+N15*$C$29</f>
         <v>0</v>
       </c>
       <c r="O29" s="35"/>
     </row>
     <row r="30" spans="1:19" s="31" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A30" s="30"/>
       <c r="B30" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="C30" s="109">
-        <v>9.7199999999999995E-2</v>
+      <c r="C30" s="105">
+        <v>8.5500000000000007E-2</v>
       </c>
       <c r="I30" s="34">
-        <f>+SUM(I20:I21)*$C$30</f>
+        <f>+SUM(I20:I22)*$C$30</f>
         <v>0</v>
       </c>
       <c r="J30" s="34">
-        <f t="shared" ref="J30:K30" si="12">+SUM(J20:J21)*$C$30</f>
+        <f>+SUM(J20:J22)*$C$30</f>
         <v>0</v>
       </c>
       <c r="K30" s="34">
-        <f t="shared" si="12"/>
+        <f>+SUM(K20:K22)*$C$30</f>
         <v>0</v>
       </c>
       <c r="L30" s="34">
-        <f>+SUM(L20:L21)*$C$30</f>
-[...2 lines deleted...]
-      <c r="M30" s="71">
+        <f>+SUM(L20:L22)*$C$30</f>
+        <v>0</v>
+      </c>
+      <c r="M30" s="70">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="N30" s="93">
-        <f t="shared" ref="N30" si="13">+SUM(N20:N21)*$C$30</f>
+      <c r="N30" s="90">
+        <f>+SUM(N20:N22)*$C$30</f>
         <v>0</v>
       </c>
       <c r="O30" s="35"/>
     </row>
     <row r="31" spans="1:19" s="31" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A31" s="30"/>
       <c r="B31" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="C31" s="109">
+      <c r="C31" s="105">
         <v>7.6600000000000001E-2</v>
       </c>
       <c r="I31" s="34">
         <f>I23*$C$31</f>
         <v>0</v>
       </c>
       <c r="J31" s="34">
-        <f t="shared" ref="J31:K31" si="14">J23*$C$31</f>
+        <f t="shared" ref="J31:K31" si="12">J23*$C$31</f>
         <v>0</v>
       </c>
       <c r="K31" s="34">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="L31" s="34">
         <f>L23*$C$31</f>
         <v>0</v>
       </c>
-      <c r="M31" s="71">
+      <c r="M31" s="70">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="N31" s="93">
-        <f t="shared" ref="N31" si="15">N23*$C$31</f>
+      <c r="N31" s="90">
+        <f t="shared" ref="N31" si="13">N23*$C$31</f>
         <v>0</v>
       </c>
       <c r="O31" s="35"/>
     </row>
     <row r="32" spans="1:19" s="31" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A32" s="30"/>
       <c r="I32" s="34"/>
       <c r="J32" s="34"/>
       <c r="K32" s="34"/>
       <c r="L32" s="35"/>
-      <c r="M32" s="68"/>
-      <c r="N32" s="93"/>
+      <c r="M32" s="67"/>
+      <c r="N32" s="90"/>
       <c r="O32" s="35"/>
     </row>
     <row r="33" spans="1:19" s="31" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A33" s="30"/>
       <c r="B33" s="41" t="s">
         <v>11</v>
       </c>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="I33" s="47">
         <f>ROUND(SUM(I25:I31),0)</f>
         <v>0</v>
       </c>
       <c r="J33" s="47">
-        <f t="shared" ref="J33:L33" si="16">ROUND(SUM(J25:J31),0)</f>
+        <f t="shared" ref="J33:L33" si="14">ROUND(SUM(J25:J31),0)</f>
         <v>0</v>
       </c>
       <c r="K33" s="47">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="L33" s="47">
-        <f t="shared" si="16"/>
-[...2 lines deleted...]
-      <c r="M33" s="70">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="M33" s="69">
         <f>ROUND(SUM(I33:L33),0)</f>
         <v>0</v>
       </c>
-      <c r="N33" s="95">
+      <c r="N33" s="92">
         <f>ROUND(SUM(N25:N31),0)</f>
         <v>0</v>
       </c>
       <c r="O33" s="35"/>
       <c r="P33" s="35"/>
     </row>
     <row r="34" spans="1:19" s="31" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A34" s="30"/>
       <c r="B34" s="30"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="I34" s="34"/>
       <c r="J34" s="34"/>
       <c r="K34" s="34"/>
       <c r="L34" s="35"/>
-      <c r="M34" s="68"/>
-      <c r="N34" s="93"/>
+      <c r="M34" s="67"/>
+      <c r="N34" s="90"/>
       <c r="O34" s="35"/>
     </row>
     <row r="35" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A35" s="13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="31"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="31"/>
       <c r="I35" s="34">
         <v>0</v>
       </c>
       <c r="J35" s="34">
         <v>0</v>
       </c>
       <c r="K35" s="34">
         <v>0</v>
       </c>
       <c r="L35" s="35">
         <v>0</v>
       </c>
-      <c r="M35" s="68">
+      <c r="M35" s="67">
         <f>SUM(I35:L35)</f>
         <v>0</v>
       </c>
-      <c r="N35" s="93">
+      <c r="N35" s="90">
         <v>0</v>
       </c>
       <c r="O35" s="35"/>
       <c r="P35" s="31"/>
       <c r="Q35" s="31"/>
       <c r="R35" s="31"/>
       <c r="S35" s="31"/>
     </row>
     <row r="36" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A36" s="21"/>
       <c r="B36" s="21"/>
       <c r="C36" s="31"/>
       <c r="D36" s="36"/>
       <c r="E36" s="36"/>
       <c r="F36" s="36"/>
       <c r="G36" s="36"/>
       <c r="H36" s="31"/>
       <c r="I36" s="34"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="35"/>
-      <c r="M36" s="68"/>
-      <c r="N36" s="93"/>
+      <c r="M36" s="67"/>
+      <c r="N36" s="90"/>
       <c r="O36" s="35"/>
       <c r="P36" s="31"/>
       <c r="Q36" s="31"/>
       <c r="R36" s="31"/>
       <c r="S36" s="31"/>
     </row>
     <row r="37" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A37" s="110" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B37" s="110"/>
       <c r="C37" s="110"/>
       <c r="D37" s="36"/>
       <c r="E37" s="36"/>
       <c r="F37" s="36"/>
       <c r="G37" s="36"/>
       <c r="H37" s="31"/>
       <c r="I37" s="34">
         <v>0</v>
       </c>
       <c r="J37" s="34">
         <v>0</v>
       </c>
       <c r="K37" s="34">
         <v>0</v>
       </c>
       <c r="L37" s="35">
         <v>0</v>
       </c>
-      <c r="M37" s="68">
+      <c r="M37" s="67">
         <f>SUM(I37:L37)</f>
         <v>0</v>
       </c>
-      <c r="N37" s="93">
+      <c r="N37" s="90">
         <v>0</v>
       </c>
       <c r="O37" s="35"/>
       <c r="P37" s="31"/>
       <c r="Q37" s="31"/>
       <c r="R37" s="31"/>
       <c r="S37" s="31"/>
     </row>
     <row r="38" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A38" s="21"/>
       <c r="B38" s="21"/>
       <c r="C38" s="31"/>
       <c r="D38" s="36"/>
       <c r="E38" s="36"/>
       <c r="F38" s="36"/>
       <c r="G38" s="36"/>
       <c r="H38" s="31"/>
       <c r="I38" s="34"/>
       <c r="J38" s="34"/>
       <c r="K38" s="34"/>
       <c r="L38" s="35"/>
-      <c r="M38" s="68"/>
-      <c r="N38" s="93"/>
+      <c r="M38" s="67"/>
+      <c r="N38" s="90"/>
       <c r="O38" s="35"/>
       <c r="P38" s="31"/>
       <c r="Q38" s="31"/>
       <c r="R38" s="31"/>
       <c r="S38" s="31"/>
     </row>
     <row r="39" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A39" s="110" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B39" s="110"/>
       <c r="C39" s="31"/>
       <c r="D39" s="36"/>
       <c r="E39" s="36"/>
       <c r="F39" s="36"/>
       <c r="G39" s="36"/>
       <c r="H39" s="31"/>
       <c r="I39" s="34">
         <v>0</v>
       </c>
       <c r="J39" s="34">
         <v>0</v>
       </c>
       <c r="K39" s="34">
         <v>0</v>
       </c>
       <c r="L39" s="35">
         <v>0</v>
       </c>
-      <c r="M39" s="68">
+      <c r="M39" s="67">
         <f>SUM(I39:L39)</f>
         <v>0</v>
       </c>
-      <c r="N39" s="93">
+      <c r="N39" s="90">
         <v>0</v>
       </c>
       <c r="O39" s="35"/>
       <c r="P39" s="31"/>
       <c r="Q39" s="31"/>
       <c r="R39" s="31"/>
       <c r="S39" s="31"/>
     </row>
     <row r="40" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A40" s="21"/>
       <c r="B40" s="21"/>
       <c r="C40" s="31"/>
       <c r="D40" s="36"/>
       <c r="E40" s="36"/>
       <c r="F40" s="36"/>
       <c r="G40" s="36"/>
       <c r="H40" s="31"/>
       <c r="I40" s="34"/>
       <c r="J40" s="34"/>
       <c r="K40" s="34"/>
       <c r="L40" s="35"/>
-      <c r="M40" s="68"/>
-      <c r="N40" s="93"/>
+      <c r="M40" s="67"/>
+      <c r="N40" s="90"/>
       <c r="O40" s="35"/>
       <c r="P40" s="31"/>
       <c r="Q40" s="31"/>
       <c r="R40" s="31"/>
       <c r="S40" s="31"/>
     </row>
     <row r="41" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A41" s="110" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B41" s="110"/>
       <c r="C41" s="31"/>
       <c r="D41" s="38"/>
       <c r="E41" s="38"/>
       <c r="F41" s="38"/>
       <c r="G41" s="38"/>
       <c r="H41" s="38"/>
       <c r="I41" s="34"/>
       <c r="J41" s="34"/>
       <c r="K41" s="34"/>
       <c r="L41" s="35"/>
-      <c r="M41" s="68"/>
-      <c r="N41" s="93"/>
+      <c r="M41" s="67"/>
+      <c r="N41" s="90"/>
       <c r="O41" s="35"/>
       <c r="P41" s="31"/>
       <c r="Q41" s="31"/>
       <c r="R41" s="31"/>
       <c r="S41" s="31"/>
     </row>
     <row r="42" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A42" s="21"/>
       <c r="B42" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D42" s="31"/>
       <c r="E42" s="31"/>
       <c r="F42" s="31"/>
       <c r="G42" s="31"/>
       <c r="H42" s="31"/>
       <c r="I42" s="34">
         <v>0</v>
       </c>
       <c r="J42" s="34">
         <v>0</v>
       </c>
       <c r="K42" s="34">
         <v>0</v>
       </c>
       <c r="L42" s="35">
         <v>0</v>
       </c>
-      <c r="M42" s="68">
+      <c r="M42" s="67">
         <f>SUM(I42:L42)</f>
         <v>0</v>
       </c>
-      <c r="N42" s="97">
+      <c r="N42" s="94">
         <v>0</v>
       </c>
       <c r="O42" s="35"/>
       <c r="P42" s="31"/>
       <c r="Q42" s="31"/>
       <c r="R42" s="31"/>
       <c r="S42" s="31"/>
     </row>
     <row r="43" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A43" s="21"/>
       <c r="B43" s="30" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D43" s="31"/>
       <c r="E43" s="31"/>
       <c r="F43" s="31"/>
       <c r="G43" s="31"/>
       <c r="H43" s="31"/>
       <c r="I43" s="34">
         <v>0</v>
       </c>
       <c r="J43" s="34">
         <v>0</v>
       </c>
       <c r="K43" s="34">
         <v>0</v>
       </c>
       <c r="L43" s="35">
         <v>0</v>
       </c>
-      <c r="M43" s="68">
+      <c r="M43" s="67">
         <f>SUM(I43:L43)</f>
         <v>0</v>
       </c>
-      <c r="N43" s="93">
+      <c r="N43" s="90">
         <v>0</v>
       </c>
       <c r="O43" s="35"/>
       <c r="P43" s="31"/>
       <c r="Q43" s="31"/>
       <c r="R43" s="31"/>
       <c r="S43" s="31"/>
     </row>
     <row r="44" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A44" s="21"/>
       <c r="B44" s="30" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D44" s="31"/>
       <c r="E44" s="31"/>
       <c r="F44" s="31"/>
       <c r="G44" s="31"/>
       <c r="H44" s="31"/>
       <c r="I44" s="34">
         <v>0</v>
       </c>
       <c r="J44" s="34">
         <v>0</v>
       </c>
       <c r="K44" s="34">
         <v>0</v>
       </c>
       <c r="L44" s="35">
         <v>0</v>
       </c>
-      <c r="M44" s="68">
+      <c r="M44" s="67">
         <f>SUM(I44:L44)</f>
         <v>0</v>
       </c>
-      <c r="N44" s="93">
+      <c r="N44" s="90">
         <f>+M21*0.64</f>
         <v>0</v>
       </c>
       <c r="O44" s="35"/>
       <c r="P44" s="31"/>
       <c r="S44" s="31"/>
     </row>
     <row r="45" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A45" s="21"/>
       <c r="B45" s="41" t="s">
         <v>2</v>
       </c>
       <c r="D45" s="31"/>
       <c r="E45" s="31"/>
       <c r="F45" s="31"/>
       <c r="G45" s="31"/>
       <c r="H45" s="31"/>
       <c r="I45" s="47">
         <f>ROUND(SUM(I42:I44),0)</f>
         <v>0</v>
       </c>
       <c r="J45" s="47">
-        <f t="shared" ref="J45:L45" si="17">ROUND(SUM(J42:J44),0)</f>
+        <f t="shared" ref="J45:L45" si="15">ROUND(SUM(J42:J44),0)</f>
         <v>0</v>
       </c>
       <c r="K45" s="47">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L45" s="47">
-        <f t="shared" si="17"/>
-[...2 lines deleted...]
-      <c r="M45" s="70">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="M45" s="69">
         <f>ROUND(SUM(I45:L45),0)</f>
         <v>0</v>
       </c>
-      <c r="N45" s="95">
+      <c r="N45" s="92">
         <f>ROUND(SUM(N42:N44),0)</f>
         <v>0</v>
       </c>
       <c r="O45" s="48"/>
       <c r="P45" s="35"/>
       <c r="Q45" s="31"/>
       <c r="R45" s="31"/>
       <c r="S45" s="31"/>
     </row>
     <row r="46" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A46" s="21"/>
       <c r="B46" s="31"/>
       <c r="D46" s="31"/>
       <c r="E46" s="31"/>
       <c r="F46" s="31"/>
       <c r="G46" s="31"/>
       <c r="H46" s="31"/>
-      <c r="I46" s="59"/>
-[...4 lines deleted...]
-      <c r="N46" s="93"/>
+      <c r="I46" s="58"/>
+      <c r="J46" s="58"/>
+      <c r="K46" s="58"/>
+      <c r="L46" s="56"/>
+      <c r="M46" s="81"/>
+      <c r="N46" s="90"/>
       <c r="O46" s="35"/>
       <c r="P46" s="31"/>
       <c r="Q46" s="31"/>
       <c r="R46" s="31"/>
       <c r="S46" s="31"/>
     </row>
     <row r="47" spans="1:19" s="17" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B47" s="60" t="s">
-        <v>31</v>
+      <c r="B47" s="59" t="s">
+        <v>30</v>
       </c>
       <c r="D47" s="31"/>
       <c r="E47" s="31"/>
       <c r="F47" s="31"/>
       <c r="G47" s="31"/>
       <c r="H47" s="31"/>
       <c r="I47" s="15">
         <f>ROUND(+I33+I35+I37+I39+I45,0)</f>
         <v>0</v>
       </c>
       <c r="J47" s="15">
-        <f t="shared" ref="J47:L47" si="18">ROUND(+J33+J35+J37+J39+J45,0)</f>
+        <f t="shared" ref="J47:L47" si="16">ROUND(+J33+J35+J37+J39+J45,0)</f>
         <v>0</v>
       </c>
       <c r="K47" s="15">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L47" s="15">
-        <f t="shared" si="18"/>
-[...2 lines deleted...]
-      <c r="M47" s="72">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="M47" s="71">
         <f>ROUND(SUM(I47:L47),0)</f>
         <v>0</v>
       </c>
-      <c r="N47" s="98">
+      <c r="N47" s="95">
         <f>ROUND(+N33+N35+N37+N39+N45,0)</f>
         <v>0</v>
       </c>
       <c r="O47" s="16"/>
       <c r="P47" s="35"/>
       <c r="Q47" s="31"/>
       <c r="R47" s="31"/>
       <c r="S47" s="31"/>
     </row>
     <row r="48" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="B48" s="84" t="s">
-        <v>48</v>
+      <c r="B48" s="82" t="s">
+        <v>47</v>
       </c>
       <c r="D48" s="31"/>
       <c r="E48" s="31"/>
       <c r="F48" s="31"/>
       <c r="G48" s="31"/>
       <c r="H48" s="31"/>
-      <c r="I48" s="86">
+      <c r="I48" s="84">
         <f>+I47-I35-I44</f>
         <v>0</v>
       </c>
-      <c r="J48" s="86">
+      <c r="J48" s="84">
         <f>+J47-J35-J44</f>
         <v>0</v>
       </c>
-      <c r="K48" s="86">
+      <c r="K48" s="84">
         <f>+K47-K35-K44</f>
         <v>0</v>
       </c>
-      <c r="L48" s="86">
+      <c r="L48" s="84">
         <f>+L47-L35-L44</f>
         <v>0</v>
       </c>
-      <c r="M48" s="85">
+      <c r="M48" s="83">
         <f>SUM(I48:L48)</f>
         <v>0</v>
       </c>
-      <c r="N48" s="99">
+      <c r="N48" s="96">
         <f>+N47-N35-N44</f>
         <v>0</v>
       </c>
       <c r="O48" s="16"/>
       <c r="P48" s="35"/>
       <c r="Q48" s="31"/>
       <c r="R48" s="31"/>
       <c r="S48" s="31"/>
     </row>
     <row r="49" spans="1:21" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="C49" s="39"/>
       <c r="D49" s="31"/>
       <c r="E49" s="31"/>
       <c r="F49" s="31"/>
       <c r="G49" s="31"/>
       <c r="H49" s="31"/>
       <c r="I49" s="34"/>
       <c r="J49" s="34"/>
       <c r="K49" s="34"/>
       <c r="L49" s="35"/>
-      <c r="M49" s="68"/>
-      <c r="N49" s="100"/>
+      <c r="M49" s="67"/>
+      <c r="N49" s="97"/>
       <c r="O49" s="35"/>
       <c r="P49" s="31"/>
       <c r="Q49" s="31"/>
       <c r="R49" s="31"/>
       <c r="S49" s="31"/>
     </row>
     <row r="50" spans="1:21" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A50" s="110" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B50" s="110"/>
       <c r="C50" s="31"/>
       <c r="D50" s="40"/>
       <c r="E50" s="40"/>
       <c r="F50" s="40"/>
       <c r="G50" s="40"/>
       <c r="H50" s="31"/>
       <c r="I50" s="34" t="s">
         <v>3</v>
       </c>
       <c r="J50" s="34" t="s">
         <v>3</v>
       </c>
       <c r="K50" s="34" t="s">
         <v>3</v>
       </c>
       <c r="L50" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="M50" s="68"/>
-      <c r="N50" s="93" t="s">
+      <c r="M50" s="67"/>
+      <c r="N50" s="90" t="s">
         <v>3</v>
       </c>
       <c r="O50" s="35"/>
       <c r="P50" s="31"/>
       <c r="Q50" s="31"/>
       <c r="R50" s="31"/>
       <c r="S50" s="31"/>
     </row>
     <row r="51" spans="1:21" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B51" s="30" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D51" s="35"/>
       <c r="E51" s="35"/>
       <c r="F51" s="35"/>
       <c r="G51" s="35"/>
       <c r="H51" s="31"/>
       <c r="I51" s="34">
         <f>+I48*0.4297</f>
         <v>0</v>
       </c>
       <c r="J51" s="34">
-        <f t="shared" ref="J51:L51" si="19">+J48*0.4297</f>
+        <f t="shared" ref="J51:L51" si="17">+J48*0.4297</f>
         <v>0</v>
       </c>
       <c r="K51" s="34">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="L51" s="34">
-        <f t="shared" si="19"/>
-[...2 lines deleted...]
-      <c r="M51" s="68">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="M51" s="67">
         <f>SUM(I51:L51)</f>
         <v>0</v>
       </c>
-      <c r="N51" s="93">
-        <f>+N48*0.586</f>
+      <c r="N51" s="90">
+        <f>+N48*0.595</f>
         <v>0</v>
       </c>
       <c r="O51" s="35"/>
       <c r="P51" s="31"/>
       <c r="Q51" s="31"/>
       <c r="R51" s="31"/>
       <c r="S51" s="31"/>
     </row>
     <row r="52" spans="1:21" s="17" customFormat="1" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="122" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="C52" s="122"/>
       <c r="D52" s="122"/>
       <c r="E52" s="122"/>
       <c r="F52" s="122"/>
       <c r="G52" s="122"/>
       <c r="H52" s="123"/>
       <c r="I52" s="34"/>
       <c r="J52" s="34"/>
       <c r="K52" s="34"/>
       <c r="L52" s="35"/>
-      <c r="M52" s="68"/>
-[...1 lines deleted...]
-        <f>M48*0.586-M51</f>
+      <c r="M52" s="67"/>
+      <c r="N52" s="90">
+        <f>M48*0.595-M51</f>
         <v>0</v>
       </c>
       <c r="O52" s="35"/>
       <c r="P52" s="31"/>
       <c r="Q52" s="35"/>
       <c r="R52" s="31"/>
       <c r="S52" s="31"/>
       <c r="T52" s="31"/>
       <c r="U52" s="31"/>
     </row>
     <row r="53" spans="1:21" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B53" s="41" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D53" s="35"/>
       <c r="E53" s="35"/>
       <c r="F53" s="35"/>
       <c r="G53" s="35"/>
       <c r="H53" s="31"/>
       <c r="I53" s="47">
         <f>ROUND(SUM(I51:I52),0)</f>
         <v>0</v>
       </c>
       <c r="J53" s="47">
-        <f t="shared" ref="J53:L53" si="20">ROUND(SUM(J51:J52),0)</f>
+        <f t="shared" ref="J53:L53" si="18">ROUND(SUM(J51:J52),0)</f>
         <v>0</v>
       </c>
       <c r="K53" s="47">
-        <f t="shared" si="20"/>
+        <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="L53" s="47">
-        <f t="shared" si="20"/>
-[...2 lines deleted...]
-      <c r="M53" s="70">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="M53" s="69">
         <f>ROUND(SUM(I53:L53),0)</f>
         <v>0</v>
       </c>
-      <c r="N53" s="95">
+      <c r="N53" s="92">
         <f>ROUND(SUM(N51:N52),0)</f>
         <v>0</v>
       </c>
       <c r="O53" s="48"/>
       <c r="P53" s="31"/>
       <c r="Q53" s="31"/>
       <c r="R53" s="31"/>
       <c r="S53" s="31"/>
     </row>
     <row r="54" spans="1:21" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B54" s="30"/>
       <c r="D54" s="35"/>
       <c r="E54" s="35"/>
       <c r="F54" s="35"/>
       <c r="G54" s="35"/>
       <c r="H54" s="31"/>
       <c r="I54" s="34"/>
       <c r="J54" s="34"/>
       <c r="K54" s="34"/>
       <c r="L54" s="35"/>
-      <c r="M54" s="68"/>
-      <c r="N54" s="93"/>
+      <c r="M54" s="67"/>
+      <c r="N54" s="90"/>
       <c r="O54" s="35"/>
       <c r="P54" s="31"/>
       <c r="Q54" s="31"/>
       <c r="R54" s="31"/>
       <c r="S54" s="31"/>
     </row>
     <row r="55" spans="1:21" s="17" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B55" s="60" t="s">
-        <v>42</v>
+      <c r="B55" s="59" t="s">
+        <v>41</v>
       </c>
       <c r="D55" s="42"/>
       <c r="E55" s="42"/>
       <c r="F55" s="42"/>
       <c r="G55" s="42"/>
       <c r="H55" s="41"/>
-      <c r="I55" s="61">
+      <c r="I55" s="60">
         <f>ROUND(+I47+I53,0)</f>
         <v>0</v>
       </c>
-      <c r="J55" s="61">
-[...11 lines deleted...]
-      <c r="M55" s="73">
+      <c r="J55" s="60">
+        <f t="shared" ref="J55:L55" si="19">ROUND(+J47+J53,0)</f>
+        <v>0</v>
+      </c>
+      <c r="K55" s="60">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="L55" s="60">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="M55" s="72">
         <f>ROUND(SUM(I55:L55),0)</f>
         <v>0</v>
       </c>
-      <c r="N55" s="101">
+      <c r="N55" s="98">
         <f>ROUND((+N47+N53),0)</f>
         <v>0</v>
       </c>
-      <c r="O55" s="64"/>
+      <c r="O55" s="63"/>
       <c r="P55" s="33"/>
       <c r="Q55" s="31"/>
       <c r="R55" s="31"/>
       <c r="S55" s="31"/>
     </row>
     <row r="56" spans="1:21" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A56" s="21"/>
       <c r="B56" s="21"/>
       <c r="D56" s="18"/>
       <c r="E56" s="18"/>
       <c r="F56" s="18"/>
       <c r="G56" s="18"/>
       <c r="I56" s="22"/>
       <c r="J56" s="22"/>
       <c r="K56" s="22"/>
       <c r="L56" s="18"/>
-      <c r="M56" s="69"/>
-      <c r="N56" s="87" t="str">
+      <c r="M56" s="68"/>
+      <c r="N56" s="85" t="str">
         <f>IF((N55&gt;=M57),"","ERROR &lt; 25%")</f>
         <v/>
       </c>
       <c r="O56" s="18"/>
       <c r="P56" s="31"/>
       <c r="Q56" s="31"/>
       <c r="R56" s="31"/>
       <c r="S56" s="31"/>
     </row>
     <row r="57" spans="1:21" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A57" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B57" s="13"/>
       <c r="D57" s="18"/>
       <c r="E57" s="18"/>
       <c r="F57" s="18"/>
       <c r="G57" s="18"/>
       <c r="I57" s="34">
         <f>I55/3</f>
         <v>0</v>
       </c>
-      <c r="J57" s="75">
+      <c r="J57" s="74">
         <f>J55/3</f>
         <v>0</v>
       </c>
-      <c r="K57" s="75">
+      <c r="K57" s="74">
         <f>K55/3</f>
         <v>0</v>
       </c>
-      <c r="L57" s="74">
+      <c r="L57" s="73">
         <f>L55/3</f>
         <v>0</v>
       </c>
-      <c r="M57" s="83">
+      <c r="M57" s="81">
         <f>ROUND(SUM(I57:L57),0)</f>
         <v>0</v>
       </c>
-      <c r="N57" s="88" t="str">
+      <c r="N57" s="86" t="str">
         <f>IF(N55&gt;=M57,"","ERROR, M55 must be greater than or equal to N53")</f>
         <v/>
       </c>
       <c r="O57" s="37"/>
       <c r="P57" s="31"/>
       <c r="Q57" s="31"/>
       <c r="R57" s="31"/>
       <c r="S57" s="31"/>
     </row>
     <row r="58" spans="1:21" s="17" customFormat="1" ht="21" thickBot="1" x14ac:dyDescent="0.25">
       <c r="D58" s="18"/>
       <c r="E58" s="18"/>
       <c r="F58" s="18"/>
       <c r="G58" s="18"/>
       <c r="I58" s="45"/>
       <c r="J58" s="45"/>
       <c r="K58" s="45"/>
       <c r="L58" s="46"/>
-      <c r="M58" s="102"/>
+      <c r="M58" s="99"/>
       <c r="N58" s="46"/>
       <c r="O58" s="46"/>
       <c r="P58" s="31"/>
       <c r="Q58" s="31"/>
       <c r="R58" s="31"/>
       <c r="S58" s="31"/>
     </row>
     <row r="59" spans="1:21" s="17" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A59" s="14" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B59" s="13"/>
       <c r="C59" s="14"/>
       <c r="D59" s="14"/>
       <c r="E59" s="14"/>
       <c r="F59" s="14"/>
       <c r="G59" s="14"/>
       <c r="H59" s="14"/>
-      <c r="I59" s="62">
+      <c r="I59" s="61">
         <f>ROUND(SUM(I55:I58),0)</f>
         <v>0</v>
       </c>
-      <c r="J59" s="62">
-[...11 lines deleted...]
-      <c r="M59" s="103">
+      <c r="J59" s="61">
+        <f t="shared" ref="J59:L59" si="20">ROUND(SUM(J55:J58),0)</f>
+        <v>0</v>
+      </c>
+      <c r="K59" s="61">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L59" s="61">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="M59" s="100">
         <f>ROUND(SUM(I59:L59),0)</f>
         <v>0</v>
       </c>
-      <c r="N59" s="89"/>
+      <c r="N59" s="87"/>
       <c r="O59" s="48"/>
       <c r="P59" s="33"/>
       <c r="Q59" s="31"/>
       <c r="R59" s="31"/>
       <c r="S59" s="31"/>
     </row>
     <row r="60" spans="1:21" s="17" customFormat="1" ht="18.75" thickTop="1" x14ac:dyDescent="0.2">
       <c r="D60" s="18"/>
       <c r="E60" s="18"/>
       <c r="F60" s="18"/>
       <c r="G60" s="18"/>
       <c r="I60" s="46"/>
       <c r="J60" s="46"/>
       <c r="K60" s="46"/>
       <c r="L60" s="46"/>
       <c r="M60" s="46"/>
       <c r="N60" s="46"/>
       <c r="O60" s="46"/>
       <c r="P60" s="31"/>
       <c r="Q60" s="31"/>
       <c r="R60" s="31"/>
       <c r="S60" s="31"/>
     </row>
     <row r="61" spans="1:21" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B61" s="30" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I61" s="49" t="str">
         <f>IF(I59=0,"",(I57/I59))</f>
         <v/>
       </c>
       <c r="J61" s="49" t="str">
-        <f t="shared" ref="J61:M61" si="23">IF(J59=0,"",(J57/J59))</f>
+        <f t="shared" ref="J61:M61" si="21">IF(J59=0,"",(J57/J59))</f>
         <v/>
       </c>
       <c r="K61" s="49" t="str">
-        <f t="shared" si="23"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="L61" s="49" t="str">
-        <f t="shared" si="23"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="M61" s="49" t="str">
-        <f t="shared" si="23"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="N61" s="35"/>
       <c r="O61" s="31"/>
       <c r="P61" s="31"/>
       <c r="Q61" s="31"/>
       <c r="R61" s="31"/>
       <c r="S61" s="31"/>
     </row>
     <row r="62" spans="1:21" x14ac:dyDescent="0.25">
       <c r="N62" s="35"/>
     </row>
     <row r="63" spans="1:21" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="50" t="s">
         <v>21</v>
       </c>
       <c r="B63" s="113" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C63" s="113"/>
       <c r="D63" s="113"/>
       <c r="E63" s="113"/>
       <c r="F63" s="113"/>
       <c r="G63" s="113"/>
       <c r="H63" s="113"/>
       <c r="I63" s="113"/>
       <c r="J63" s="113"/>
       <c r="K63" s="113"/>
       <c r="L63" s="113"/>
       <c r="M63" s="113"/>
       <c r="N63" s="35"/>
-      <c r="O63" s="65"/>
+      <c r="O63" s="64"/>
     </row>
     <row r="64" spans="1:21" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="50" t="s">
         <v>20</v>
       </c>
       <c r="B64" s="113" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C64" s="113"/>
       <c r="D64" s="113"/>
       <c r="E64" s="113"/>
       <c r="F64" s="113"/>
       <c r="G64" s="113"/>
       <c r="H64" s="113"/>
       <c r="I64" s="113"/>
       <c r="J64" s="113"/>
       <c r="K64" s="113"/>
       <c r="L64" s="113"/>
       <c r="M64" s="113"/>
       <c r="N64" s="35"/>
       <c r="O64" s="28"/>
     </row>
     <row r="65" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A65" s="27"/>
       <c r="N65" s="31"/>
     </row>
     <row r="68" spans="1:15" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A68" s="2"/>
       <c r="B68" s="2"/>
       <c r="N68" s="28"/>
     </row>
     <row r="69" spans="1:15" ht="20.25" x14ac:dyDescent="0.3">