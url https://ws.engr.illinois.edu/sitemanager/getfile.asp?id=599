--- v1 (2026-04-17)
+++ v2 (2026-08-16)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Finance &amp; Project Management\IDOT-ICT Grant Research Information\Forms\Budget Templates\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C0E0ECE-FF75-4C91-9C93-D266C54D69B0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{44DADE6E-9442-43AC-B857-F3618B02D09C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-17535" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ICT Budget Template" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'ICT Budget Template'!$A$1:$N$64</definedName>
     <definedName name="solver_adj" localSheetId="0" hidden="1">'ICT Budget Template'!#REF!</definedName>
     <definedName name="solver_cvg" localSheetId="0" hidden="1">0.1</definedName>
     <definedName name="solver_drv" localSheetId="0" hidden="1">1</definedName>
     <definedName name="solver_est" localSheetId="0" hidden="1">1</definedName>
     <definedName name="solver_itr" localSheetId="0" hidden="1">100</definedName>
     <definedName name="solver_lin" localSheetId="0" hidden="1">2</definedName>
     <definedName name="solver_neg" localSheetId="0" hidden="1">2</definedName>
     <definedName name="solver_num" localSheetId="0" hidden="1">0</definedName>
     <definedName name="solver_nwt" localSheetId="0" hidden="1">1</definedName>
     <definedName name="solver_opt" localSheetId="0" hidden="1">'ICT Budget Template'!#REF!</definedName>
     <definedName name="solver_pre" localSheetId="0" hidden="1">0.1</definedName>
     <definedName name="solver_scl" localSheetId="0" hidden="1">2</definedName>
     <definedName name="solver_sho" localSheetId="0" hidden="1">2</definedName>
     <definedName name="solver_tim" localSheetId="0" hidden="1">100</definedName>
     <definedName name="solver_tol" localSheetId="0" hidden="1">0.05</definedName>
     <definedName name="solver_typ" localSheetId="0" hidden="1">3</definedName>
     <definedName name="solver_val" localSheetId="0" hidden="1">250000</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
@@ -475,53 +475,50 @@
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
     <t>MTDC: Base Costs</t>
   </si>
   <si>
     <t xml:space="preserve">Student Tuition </t>
   </si>
   <si>
     <t>Services</t>
   </si>
   <si>
     <t xml:space="preserve">Cost Share </t>
   </si>
   <si>
     <t>annually</t>
   </si>
   <si>
     <t>Total Project Costs</t>
   </si>
   <si>
-    <t>Expensed Equipment ($500 - $4,999)</t>
-[...1 lines deleted...]
-  <si>
     <t>Equipment ($5,000 and above) ^</t>
   </si>
   <si>
     <t>Monthly Salary / Hourly Wage Input Section*</t>
   </si>
   <si>
     <t>*Prefilled salaries and fringe amounts are approximations</t>
   </si>
   <si>
     <t xml:space="preserve">and may not reflect the actual amount charged to the project. </t>
   </si>
   <si>
     <t>Please update accordingly</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>Jul'26-Jun'27</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Facilities and Administration (F&amp;A) </t>
     </r>
     <r>
@@ -609,50 +606,53 @@
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Applied F&amp;A rate of 42.97% of MTDC)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Applies Towards Cost Share Only</t>
     </r>
+  </si>
+  <si>
+    <t>Expensed Equipment ($500 - $4,999) ^</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1407,109 +1407,109 @@
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="25" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="25" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -1794,284 +1794,284 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V112"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <pane ySplit="10" topLeftCell="A12" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:XFD7"/>
+      <pane ySplit="10" topLeftCell="A11" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F33" sqref="F33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="28.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="1" customWidth="1"/>
     <col min="4" max="7" width="7.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" style="1" customWidth="1"/>
     <col min="9" max="13" width="15.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="16" style="1" customWidth="1"/>
     <col min="15" max="15" width="5.42578125" style="1" customWidth="1"/>
     <col min="16" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="17.28515625" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="32.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="110" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="126"/>
-[...10 lines deleted...]
-      <c r="M1" s="126"/>
+      <c r="B1" s="110"/>
+      <c r="C1" s="110"/>
+      <c r="D1" s="110"/>
+      <c r="E1" s="110"/>
+      <c r="F1" s="110"/>
+      <c r="G1" s="110"/>
+      <c r="H1" s="110"/>
+      <c r="I1" s="110"/>
+      <c r="J1" s="110"/>
+      <c r="K1" s="110"/>
+      <c r="L1" s="110"/>
+      <c r="M1" s="110"/>
       <c r="N1" s="26"/>
       <c r="O1" s="26"/>
     </row>
     <row r="2" spans="1:22" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
       <c r="N2" s="26"/>
       <c r="O2" s="26"/>
     </row>
     <row r="3" spans="1:22" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A3" s="129" t="s">
+      <c r="A3" s="113" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="129"/>
+      <c r="B3" s="113"/>
       <c r="C3" s="4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:22" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="128" t="s">
+      <c r="A4" s="112" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="128"/>
+      <c r="B4" s="112"/>
       <c r="C4" s="4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:22" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A5" s="129" t="s">
+      <c r="A5" s="113" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="129"/>
+      <c r="B5" s="113"/>
       <c r="C5" s="4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:22" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A6" s="129" t="s">
+      <c r="A6" s="113" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="129"/>
+      <c r="B6" s="113"/>
       <c r="C6" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:22" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="129" t="s">
+      <c r="A7" s="113" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="129"/>
+      <c r="B7" s="113"/>
       <c r="C7" s="4" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="8" spans="1:22" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="12"/>
       <c r="I8" s="12"/>
       <c r="J8" s="12"/>
       <c r="K8" s="12"/>
       <c r="L8" s="12"/>
-      <c r="M8" s="114" t="s">
+      <c r="M8" s="118" t="s">
         <v>52</v>
       </c>
-      <c r="N8" s="124" t="s">
+      <c r="N8" s="128" t="s">
         <v>50</v>
       </c>
       <c r="O8" s="62"/>
     </row>
     <row r="9" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A9" s="129" t="s">
+      <c r="A9" s="113" t="s">
         <v>19</v>
       </c>
-      <c r="B9" s="129"/>
+      <c r="B9" s="113"/>
       <c r="C9" s="51" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D9" s="127" t="s">
+        <v>68</v>
+      </c>
+      <c r="D9" s="111" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="127"/>
-[...1 lines deleted...]
-      <c r="G9" s="127"/>
+      <c r="E9" s="111"/>
+      <c r="F9" s="111"/>
+      <c r="G9" s="111"/>
       <c r="H9" s="12"/>
-      <c r="I9" s="116" t="s">
+      <c r="I9" s="120" t="s">
         <v>40</v>
       </c>
-      <c r="J9" s="117"/>
-[...3 lines deleted...]
-      <c r="N9" s="125"/>
+      <c r="J9" s="121"/>
+      <c r="K9" s="121"/>
+      <c r="L9" s="122"/>
+      <c r="M9" s="119"/>
+      <c r="N9" s="129"/>
       <c r="O9" s="62"/>
-      <c r="P9" s="119" t="s">
-[...4 lines deleted...]
-      <c r="S9" s="121"/>
+      <c r="P9" s="123" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q9" s="124"/>
+      <c r="R9" s="124"/>
+      <c r="S9" s="125"/>
     </row>
     <row r="10" spans="1:22" s="17" customFormat="1" ht="20.25" x14ac:dyDescent="0.2">
       <c r="A10" s="19"/>
       <c r="B10" s="19"/>
       <c r="D10" s="29" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E10" s="29" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F10" s="29" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G10" s="29" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H10" s="20"/>
       <c r="I10" s="55" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="J10" s="55" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="K10" s="55" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="L10" s="29" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="101" t="s">
         <v>70</v>
       </c>
-      <c r="M10" s="101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N10" s="106" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="O10" s="29"/>
       <c r="P10" s="108" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="Q10" s="108" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="R10" s="108" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="S10" s="109" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="11" spans="1:22" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A11" s="110" t="s">
+      <c r="A11" s="114" t="s">
         <v>31</v>
       </c>
-      <c r="B11" s="110"/>
+      <c r="B11" s="114"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="25" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="J11" s="25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="K11" s="24" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="L11" s="24" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="65" t="s">
         <v>72</v>
       </c>
-      <c r="M11" s="65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="107" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="O11" s="52"/>
       <c r="P11" s="75" t="s">
         <v>5</v>
       </c>
-      <c r="Q11" s="111" t="s">
+      <c r="Q11" s="115" t="s">
         <v>22</v>
       </c>
-      <c r="R11" s="111"/>
-      <c r="S11" s="112"/>
+      <c r="R11" s="115"/>
+      <c r="S11" s="116"/>
     </row>
     <row r="12" spans="1:22" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A12" s="21"/>
       <c r="B12" s="30" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="31"/>
       <c r="D12" s="54">
         <v>0</v>
       </c>
       <c r="E12" s="54">
         <v>0</v>
       </c>
       <c r="F12" s="54">
         <v>0</v>
       </c>
       <c r="G12" s="54">
         <v>0</v>
       </c>
       <c r="H12" s="31" t="s">
         <v>4</v>
       </c>
       <c r="I12" s="32">
         <f t="shared" ref="I12:L15" si="0">+P12*(D12)</f>
         <v>0</v>
@@ -2300,73 +2300,73 @@
       <c r="S15" s="43">
         <f>R15*1.04</f>
         <v>8998.9120000000021</v>
       </c>
     </row>
     <row r="16" spans="1:22" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A16" s="21"/>
       <c r="B16" s="21"/>
       <c r="D16" s="53"/>
       <c r="E16" s="53"/>
       <c r="F16" s="53"/>
       <c r="G16" s="53"/>
       <c r="I16" s="22"/>
       <c r="J16" s="22"/>
       <c r="K16" s="22"/>
       <c r="L16" s="18"/>
       <c r="M16" s="68"/>
       <c r="N16" s="91"/>
       <c r="O16" s="18"/>
       <c r="P16" s="78"/>
       <c r="Q16" s="37"/>
       <c r="R16" s="37"/>
       <c r="S16" s="43"/>
     </row>
     <row r="17" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A17" s="110" t="s">
+      <c r="A17" s="114" t="s">
         <v>32</v>
       </c>
-      <c r="B17" s="110"/>
+      <c r="B17" s="114"/>
       <c r="D17" s="53"/>
       <c r="E17" s="53"/>
       <c r="F17" s="53"/>
       <c r="G17" s="53"/>
       <c r="I17" s="22"/>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="L17" s="18"/>
       <c r="M17" s="68"/>
       <c r="N17" s="91"/>
       <c r="P17" s="78"/>
       <c r="Q17" s="37"/>
       <c r="R17" s="37"/>
       <c r="S17" s="43"/>
     </row>
     <row r="18" spans="1:19" s="31" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A18" s="30"/>
       <c r="B18" s="30" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D18" s="54">
         <v>0</v>
       </c>
       <c r="E18" s="54">
         <v>0</v>
       </c>
       <c r="F18" s="54">
         <v>0</v>
       </c>
       <c r="G18" s="54">
         <v>0</v>
       </c>
       <c r="H18" s="31" t="s">
         <v>4</v>
       </c>
       <c r="I18" s="34">
         <f t="shared" ref="I18:L21" si="5">+P18*(D18)*$A18</f>
         <v>0</v>
       </c>
       <c r="J18" s="34">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="K18" s="34">
@@ -2502,51 +2502,51 @@
         <v>0</v>
       </c>
       <c r="N20" s="90">
         <v>0</v>
       </c>
       <c r="O20" s="35"/>
       <c r="P20" s="103">
         <v>2668</v>
       </c>
       <c r="Q20" s="37">
         <f t="shared" si="8"/>
         <v>2774.7200000000003</v>
       </c>
       <c r="R20" s="37">
         <f t="shared" si="8"/>
         <v>2885.7088000000003</v>
       </c>
       <c r="S20" s="43">
         <f t="shared" si="8"/>
         <v>3001.1371520000002</v>
       </c>
     </row>
     <row r="21" spans="1:19" s="31" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A21" s="30"/>
       <c r="B21" s="30" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D21" s="54">
         <v>0</v>
       </c>
       <c r="E21" s="54">
         <v>0</v>
       </c>
       <c r="F21" s="54">
         <v>0</v>
       </c>
       <c r="G21" s="54">
         <v>0</v>
       </c>
       <c r="H21" s="31" t="s">
         <v>4</v>
       </c>
       <c r="I21" s="34">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J21" s="34">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="K21" s="34">
@@ -2562,51 +2562,51 @@
         <v>0</v>
       </c>
       <c r="N21" s="90">
         <v>0</v>
       </c>
       <c r="O21" s="35"/>
       <c r="P21" s="103">
         <v>3050</v>
       </c>
       <c r="Q21" s="37">
         <f t="shared" si="8"/>
         <v>3172</v>
       </c>
       <c r="R21" s="37">
         <f t="shared" si="8"/>
         <v>3298.88</v>
       </c>
       <c r="S21" s="43">
         <f t="shared" si="8"/>
         <v>3430.8352000000004</v>
       </c>
     </row>
     <row r="22" spans="1:19" s="31" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A22" s="30"/>
       <c r="B22" s="30" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D22" s="54">
         <v>0</v>
       </c>
       <c r="E22" s="54">
         <v>0</v>
       </c>
       <c r="F22" s="54">
         <v>0</v>
       </c>
       <c r="G22" s="54">
         <v>0</v>
       </c>
       <c r="H22" s="31" t="s">
         <v>4</v>
       </c>
       <c r="I22" s="34">
         <f t="shared" ref="I22:L23" si="9">+P22*(D22)*$A22</f>
         <v>0</v>
       </c>
       <c r="J22" s="34">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="K22" s="34">
@@ -2732,107 +2732,107 @@
         <f>ROUND(SUM(I12:I23),0)</f>
         <v>0</v>
       </c>
       <c r="J25" s="47">
         <f>ROUND(SUM(J12:J23),0)</f>
         <v>0</v>
       </c>
       <c r="K25" s="47">
         <f>ROUND(SUM(K12:K23),0)</f>
         <v>0</v>
       </c>
       <c r="L25" s="47">
         <f>ROUND(SUM(L12:L23),0)</f>
         <v>0</v>
       </c>
       <c r="M25" s="69">
         <f>ROUND(SUM(I25:L25),0)</f>
         <v>0</v>
       </c>
       <c r="N25" s="92">
         <f>ROUND(SUM(N12:N23),0)</f>
         <v>0</v>
       </c>
       <c r="O25" s="48"/>
       <c r="P25" s="102" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="Q25" s="38"/>
       <c r="R25" s="38"/>
       <c r="S25" s="38"/>
     </row>
     <row r="26" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A26" s="21"/>
       <c r="B26" s="21"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
       <c r="G26" s="23"/>
       <c r="I26" s="22"/>
       <c r="J26" s="22"/>
       <c r="K26" s="22"/>
       <c r="L26" s="18"/>
       <c r="M26" s="68"/>
       <c r="N26" s="91"/>
       <c r="O26" s="18"/>
       <c r="P26" s="102" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="Q26" s="38"/>
       <c r="R26" s="31"/>
       <c r="S26" s="31"/>
     </row>
     <row r="27" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A27" s="110" t="s">
+      <c r="A27" s="114" t="s">
         <v>33</v>
       </c>
-      <c r="B27" s="110"/>
+      <c r="B27" s="114"/>
       <c r="D27" s="36"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="I27" s="22"/>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="18"/>
       <c r="M27" s="68"/>
       <c r="N27" s="91"/>
       <c r="O27" s="18"/>
       <c r="P27" s="30" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="Q27" s="31"/>
       <c r="R27" s="31"/>
       <c r="S27" s="31"/>
     </row>
     <row r="28" spans="1:19" s="31" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A28" s="30"/>
       <c r="B28" s="30" t="s">
         <v>23</v>
       </c>
       <c r="C28" s="105">
-        <v>0.41099999999999998</v>
+        <v>0.40889999999999999</v>
       </c>
       <c r="D28" s="36"/>
       <c r="E28" s="36"/>
       <c r="F28" s="36"/>
       <c r="G28" s="36"/>
       <c r="I28" s="44">
         <f>SUM(I12,I13:I14,I18:I19)*$C$28</f>
         <v>0</v>
       </c>
       <c r="J28" s="44">
         <f>SUM(J12,J13:J14,J18:J19)*$C$28</f>
         <v>0</v>
       </c>
       <c r="K28" s="44">
         <f>SUM(K12,K13:K14,K18:K19)*$C$28</f>
         <v>0</v>
       </c>
       <c r="L28" s="44">
         <f>SUM(L12,L13:L14,L18:L19)*$C$28</f>
         <v>0</v>
       </c>
       <c r="M28" s="70">
         <f>SUM(I28:L28)</f>
         <v>0</v>
       </c>
@@ -2985,51 +2985,51 @@
       </c>
       <c r="N33" s="92">
         <f>ROUND(SUM(N25:N31),0)</f>
         <v>0</v>
       </c>
       <c r="O33" s="35"/>
       <c r="P33" s="35"/>
     </row>
     <row r="34" spans="1:19" s="31" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A34" s="30"/>
       <c r="B34" s="30"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="I34" s="34"/>
       <c r="J34" s="34"/>
       <c r="K34" s="34"/>
       <c r="L34" s="35"/>
       <c r="M34" s="67"/>
       <c r="N34" s="90"/>
       <c r="O34" s="35"/>
     </row>
     <row r="35" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A35" s="13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="31"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="31"/>
       <c r="I35" s="34">
         <v>0</v>
       </c>
       <c r="J35" s="34">
         <v>0</v>
       </c>
       <c r="K35" s="34">
         <v>0</v>
       </c>
       <c r="L35" s="35">
         <v>0</v>
       </c>
       <c r="M35" s="67">
         <f>SUM(I35:L35)</f>
         <v>0</v>
       </c>
       <c r="N35" s="90">
@@ -3041,55 +3041,55 @@
       <c r="R35" s="31"/>
       <c r="S35" s="31"/>
     </row>
     <row r="36" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A36" s="21"/>
       <c r="B36" s="21"/>
       <c r="C36" s="31"/>
       <c r="D36" s="36"/>
       <c r="E36" s="36"/>
       <c r="F36" s="36"/>
       <c r="G36" s="36"/>
       <c r="H36" s="31"/>
       <c r="I36" s="34"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="35"/>
       <c r="M36" s="67"/>
       <c r="N36" s="90"/>
       <c r="O36" s="35"/>
       <c r="P36" s="31"/>
       <c r="Q36" s="31"/>
       <c r="R36" s="31"/>
       <c r="S36" s="31"/>
     </row>
     <row r="37" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A37" s="110" t="s">
-[...3 lines deleted...]
-      <c r="C37" s="110"/>
+      <c r="A37" s="114" t="s">
+        <v>76</v>
+      </c>
+      <c r="B37" s="114"/>
+      <c r="C37" s="114"/>
       <c r="D37" s="36"/>
       <c r="E37" s="36"/>
       <c r="F37" s="36"/>
       <c r="G37" s="36"/>
       <c r="H37" s="31"/>
       <c r="I37" s="34">
         <v>0</v>
       </c>
       <c r="J37" s="34">
         <v>0</v>
       </c>
       <c r="K37" s="34">
         <v>0</v>
       </c>
       <c r="L37" s="35">
         <v>0</v>
       </c>
       <c r="M37" s="67">
         <f>SUM(I37:L37)</f>
         <v>0</v>
       </c>
       <c r="N37" s="90">
         <v>0</v>
       </c>
       <c r="O37" s="35"/>
@@ -3098,54 +3098,54 @@
       <c r="R37" s="31"/>
       <c r="S37" s="31"/>
     </row>
     <row r="38" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A38" s="21"/>
       <c r="B38" s="21"/>
       <c r="C38" s="31"/>
       <c r="D38" s="36"/>
       <c r="E38" s="36"/>
       <c r="F38" s="36"/>
       <c r="G38" s="36"/>
       <c r="H38" s="31"/>
       <c r="I38" s="34"/>
       <c r="J38" s="34"/>
       <c r="K38" s="34"/>
       <c r="L38" s="35"/>
       <c r="M38" s="67"/>
       <c r="N38" s="90"/>
       <c r="O38" s="35"/>
       <c r="P38" s="31"/>
       <c r="Q38" s="31"/>
       <c r="R38" s="31"/>
       <c r="S38" s="31"/>
     </row>
     <row r="39" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A39" s="110" t="s">
+      <c r="A39" s="114" t="s">
         <v>34</v>
       </c>
-      <c r="B39" s="110"/>
+      <c r="B39" s="114"/>
       <c r="C39" s="31"/>
       <c r="D39" s="36"/>
       <c r="E39" s="36"/>
       <c r="F39" s="36"/>
       <c r="G39" s="36"/>
       <c r="H39" s="31"/>
       <c r="I39" s="34">
         <v>0</v>
       </c>
       <c r="J39" s="34">
         <v>0</v>
       </c>
       <c r="K39" s="34">
         <v>0</v>
       </c>
       <c r="L39" s="35">
         <v>0</v>
       </c>
       <c r="M39" s="67">
         <f>SUM(I39:L39)</f>
         <v>0</v>
       </c>
       <c r="N39" s="90">
         <v>0</v>
       </c>
@@ -3155,54 +3155,54 @@
       <c r="R39" s="31"/>
       <c r="S39" s="31"/>
     </row>
     <row r="40" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A40" s="21"/>
       <c r="B40" s="21"/>
       <c r="C40" s="31"/>
       <c r="D40" s="36"/>
       <c r="E40" s="36"/>
       <c r="F40" s="36"/>
       <c r="G40" s="36"/>
       <c r="H40" s="31"/>
       <c r="I40" s="34"/>
       <c r="J40" s="34"/>
       <c r="K40" s="34"/>
       <c r="L40" s="35"/>
       <c r="M40" s="67"/>
       <c r="N40" s="90"/>
       <c r="O40" s="35"/>
       <c r="P40" s="31"/>
       <c r="Q40" s="31"/>
       <c r="R40" s="31"/>
       <c r="S40" s="31"/>
     </row>
     <row r="41" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A41" s="110" t="s">
+      <c r="A41" s="114" t="s">
         <v>35</v>
       </c>
-      <c r="B41" s="110"/>
+      <c r="B41" s="114"/>
       <c r="C41" s="31"/>
       <c r="D41" s="38"/>
       <c r="E41" s="38"/>
       <c r="F41" s="38"/>
       <c r="G41" s="38"/>
       <c r="H41" s="38"/>
       <c r="I41" s="34"/>
       <c r="J41" s="34"/>
       <c r="K41" s="34"/>
       <c r="L41" s="35"/>
       <c r="M41" s="67"/>
       <c r="N41" s="90"/>
       <c r="O41" s="35"/>
       <c r="P41" s="31"/>
       <c r="Q41" s="31"/>
       <c r="R41" s="31"/>
       <c r="S41" s="31"/>
     </row>
     <row r="42" spans="1:19" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A42" s="21"/>
       <c r="B42" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D42" s="31"/>
       <c r="E42" s="31"/>
@@ -3439,131 +3439,131 @@
       <c r="P48" s="35"/>
       <c r="Q48" s="31"/>
       <c r="R48" s="31"/>
       <c r="S48" s="31"/>
     </row>
     <row r="49" spans="1:21" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="C49" s="39"/>
       <c r="D49" s="31"/>
       <c r="E49" s="31"/>
       <c r="F49" s="31"/>
       <c r="G49" s="31"/>
       <c r="H49" s="31"/>
       <c r="I49" s="34"/>
       <c r="J49" s="34"/>
       <c r="K49" s="34"/>
       <c r="L49" s="35"/>
       <c r="M49" s="67"/>
       <c r="N49" s="97"/>
       <c r="O49" s="35"/>
       <c r="P49" s="31"/>
       <c r="Q49" s="31"/>
       <c r="R49" s="31"/>
       <c r="S49" s="31"/>
     </row>
     <row r="50" spans="1:21" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A50" s="110" t="s">
+      <c r="A50" s="114" t="s">
         <v>36</v>
       </c>
-      <c r="B50" s="110"/>
+      <c r="B50" s="114"/>
       <c r="C50" s="31"/>
       <c r="D50" s="40"/>
       <c r="E50" s="40"/>
       <c r="F50" s="40"/>
       <c r="G50" s="40"/>
       <c r="H50" s="31"/>
       <c r="I50" s="34" t="s">
         <v>3</v>
       </c>
       <c r="J50" s="34" t="s">
         <v>3</v>
       </c>
       <c r="K50" s="34" t="s">
         <v>3</v>
       </c>
       <c r="L50" s="35" t="s">
         <v>3</v>
       </c>
       <c r="M50" s="67"/>
       <c r="N50" s="90" t="s">
         <v>3</v>
       </c>
       <c r="O50" s="35"/>
       <c r="P50" s="31"/>
       <c r="Q50" s="31"/>
       <c r="R50" s="31"/>
       <c r="S50" s="31"/>
     </row>
     <row r="51" spans="1:21" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B51" s="30" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D51" s="35"/>
       <c r="E51" s="35"/>
       <c r="F51" s="35"/>
       <c r="G51" s="35"/>
       <c r="H51" s="31"/>
       <c r="I51" s="34">
         <f>+I48*0.4297</f>
         <v>0</v>
       </c>
       <c r="J51" s="34">
         <f t="shared" ref="J51:L51" si="17">+J48*0.4297</f>
         <v>0</v>
       </c>
       <c r="K51" s="34">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="L51" s="34">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="M51" s="67">
         <f>SUM(I51:L51)</f>
         <v>0</v>
       </c>
       <c r="N51" s="90">
         <f>+N48*0.595</f>
         <v>0</v>
       </c>
       <c r="O51" s="35"/>
       <c r="P51" s="31"/>
       <c r="Q51" s="31"/>
       <c r="R51" s="31"/>
       <c r="S51" s="31"/>
     </row>
     <row r="52" spans="1:21" s="17" customFormat="1" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B52" s="122" t="s">
-[...7 lines deleted...]
-      <c r="H52" s="123"/>
+      <c r="B52" s="126" t="s">
+        <v>75</v>
+      </c>
+      <c r="C52" s="126"/>
+      <c r="D52" s="126"/>
+      <c r="E52" s="126"/>
+      <c r="F52" s="126"/>
+      <c r="G52" s="126"/>
+      <c r="H52" s="127"/>
       <c r="I52" s="34"/>
       <c r="J52" s="34"/>
       <c r="K52" s="34"/>
       <c r="L52" s="35"/>
       <c r="M52" s="67"/>
       <c r="N52" s="90">
         <f>M48*0.595-M51</f>
         <v>0</v>
       </c>
       <c r="O52" s="35"/>
       <c r="P52" s="31"/>
       <c r="Q52" s="35"/>
       <c r="R52" s="31"/>
       <c r="S52" s="31"/>
       <c r="T52" s="31"/>
       <c r="U52" s="31"/>
     </row>
     <row r="53" spans="1:21" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B53" s="41" t="s">
         <v>38</v>
       </c>
       <c r="D53" s="35"/>
       <c r="E53" s="35"/>
       <c r="F53" s="35"/>
       <c r="G53" s="35"/>
@@ -3805,85 +3805,85 @@
         <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="L61" s="49" t="str">
         <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="M61" s="49" t="str">
         <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="N61" s="35"/>
       <c r="O61" s="31"/>
       <c r="P61" s="31"/>
       <c r="Q61" s="31"/>
       <c r="R61" s="31"/>
       <c r="S61" s="31"/>
     </row>
     <row r="62" spans="1:21" x14ac:dyDescent="0.25">
       <c r="N62" s="35"/>
     </row>
     <row r="63" spans="1:21" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="B63" s="113" t="s">
-[...12 lines deleted...]
-      <c r="M63" s="113"/>
+      <c r="B63" s="117" t="s">
+        <v>74</v>
+      </c>
+      <c r="C63" s="117"/>
+      <c r="D63" s="117"/>
+      <c r="E63" s="117"/>
+      <c r="F63" s="117"/>
+      <c r="G63" s="117"/>
+      <c r="H63" s="117"/>
+      <c r="I63" s="117"/>
+      <c r="J63" s="117"/>
+      <c r="K63" s="117"/>
+      <c r="L63" s="117"/>
+      <c r="M63" s="117"/>
       <c r="N63" s="35"/>
       <c r="O63" s="64"/>
     </row>
     <row r="64" spans="1:21" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="B64" s="113" t="s">
+      <c r="B64" s="117" t="s">
         <v>46</v>
       </c>
-      <c r="C64" s="113"/>
-[...9 lines deleted...]
-      <c r="M64" s="113"/>
+      <c r="C64" s="117"/>
+      <c r="D64" s="117"/>
+      <c r="E64" s="117"/>
+      <c r="F64" s="117"/>
+      <c r="G64" s="117"/>
+      <c r="H64" s="117"/>
+      <c r="I64" s="117"/>
+      <c r="J64" s="117"/>
+      <c r="K64" s="117"/>
+      <c r="L64" s="117"/>
+      <c r="M64" s="117"/>
       <c r="N64" s="35"/>
       <c r="O64" s="28"/>
     </row>
     <row r="65" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A65" s="27"/>
       <c r="N65" s="31"/>
     </row>
     <row r="68" spans="1:15" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A68" s="2"/>
       <c r="B68" s="2"/>
       <c r="N68" s="28"/>
     </row>
     <row r="69" spans="1:15" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A69" s="2"/>
       <c r="B69" s="2"/>
     </row>
     <row r="70" spans="1:15" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A70" s="4"/>
       <c r="B70" s="4"/>
       <c r="D70" s="3"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="3"/>
       <c r="I70" s="3"/>
       <c r="J70" s="3"/>
@@ -4392,73 +4392,73 @@
       <c r="O107" s="10"/>
     </row>
     <row r="108" spans="1:15" x14ac:dyDescent="0.25">
       <c r="I108" s="11"/>
       <c r="J108" s="11"/>
       <c r="K108" s="11"/>
       <c r="L108" s="11"/>
       <c r="M108" s="11"/>
       <c r="N108" s="6"/>
       <c r="O108" s="11"/>
     </row>
     <row r="109" spans="1:15" x14ac:dyDescent="0.25">
       <c r="N109" s="6"/>
     </row>
     <row r="110" spans="1:15" x14ac:dyDescent="0.25">
       <c r="N110" s="7"/>
     </row>
     <row r="111" spans="1:15" ht="20.25" x14ac:dyDescent="0.4">
       <c r="N111" s="10"/>
     </row>
     <row r="112" spans="1:15" x14ac:dyDescent="0.25">
       <c r="N112" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="A1:M1"/>
-[...6 lines deleted...]
-    <mergeCell ref="A9:B9"/>
     <mergeCell ref="A50:B50"/>
     <mergeCell ref="Q11:S11"/>
     <mergeCell ref="B64:M64"/>
     <mergeCell ref="M8:M9"/>
     <mergeCell ref="I9:L9"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A39:B39"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="P9:S9"/>
     <mergeCell ref="B63:M63"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="B52:H52"/>
     <mergeCell ref="N8:N9"/>
     <mergeCell ref="A37:C37"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="D9:G9"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A9:B9"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="48" pageOrder="overThenDown" orientation="portrait" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="60" max="13" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>