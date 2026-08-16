--- v0 (2025-10-08)
+++ v1 (2026-08-16)
@@ -2,150 +2,150 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="18EEEE64" w14:textId="77777777" w:rsidR="004F1743" w:rsidRDefault="00CB1387" w:rsidP="0038111D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="213C3DC8" w14:textId="77777777" w:rsidR="004F1743" w:rsidRDefault="004F1743" w:rsidP="0038111D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F1AF820" w14:textId="77777777" w:rsidR="004F1743" w:rsidRDefault="004F1743" w:rsidP="0038111D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68ADAEA0" w14:textId="77777777" w:rsidR="004F1743" w:rsidRDefault="004F1743" w:rsidP="0038111D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A112982" w14:textId="77777777" w:rsidR="004F1743" w:rsidRDefault="00892C06" w:rsidP="0038111D">
+    <w:p w14:paraId="6A112982" w14:textId="6AC46A97" w:rsidR="004F1743" w:rsidRDefault="00477BD8" w:rsidP="0038111D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00892C06">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61B9F00C" wp14:editId="353AD7B3">
-            <wp:extent cx="4057650" cy="1678164"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F293E75" wp14:editId="0C3A0A09">
+            <wp:extent cx="4020905" cy="1280160"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="2" name="Picture 2" descr="C:\Users\awelborn\Desktop\ICT_Logo_Color.ai update 6.24.2020-01.png"/>
+            <wp:docPr id="587844595" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\awelborn\Desktop\ICT_Logo_Color.ai update 6.24.2020-01.png"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4072304" cy="1684225"/>
+                      <a:ext cx="4020905" cy="1280160"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F7243F5" w14:textId="77777777" w:rsidR="004F1743" w:rsidRDefault="004F1743" w:rsidP="0038111D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -874,51 +874,51 @@
         <w:t>ill be answered by the research.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63E3424F" w14:textId="77777777" w:rsidR="00262C37" w:rsidRDefault="00262C37" w:rsidP="003A6E1C"/>
     <w:p w14:paraId="2073BA47" w14:textId="77777777" w:rsidR="00326448" w:rsidRDefault="00326448" w:rsidP="003A6E1C"/>
     <w:p w14:paraId="12BDE6A6" w14:textId="77777777" w:rsidR="00326448" w:rsidRDefault="00326448" w:rsidP="003A6E1C"/>
     <w:p w14:paraId="1A463244" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRPr="00326448" w:rsidRDefault="003A6E1C" w:rsidP="00326448">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00326448">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Work Plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12032AE1" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRPr="00623BA9" w:rsidRDefault="003A6E1C" w:rsidP="003A6E1C"/>
-    <w:p w14:paraId="1E90BADA" w14:textId="5C93AE71" w:rsidR="003A6E1C" w:rsidRPr="00262C37" w:rsidRDefault="00262C37" w:rsidP="00262C37">
+    <w:p w14:paraId="1E90BADA" w14:textId="20D0C2BD" w:rsidR="003A6E1C" w:rsidRPr="00262C37" w:rsidRDefault="00262C37" w:rsidP="00262C37">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262C37">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="003A6E1C" w:rsidRPr="00262C37">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Include details of </w:t>
@@ -973,51 +973,69 @@
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Itemize the tasks t</w:t>
       </w:r>
       <w:r w:rsidR="00326448">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">o be completed, explaining </w:t>
       </w:r>
       <w:r w:rsidR="003A6E1C" w:rsidRPr="00262C37">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>in sufficient detail what will be done and what will be produced or completed with each task.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00262C37">
+      <w:r w:rsidR="00481BB3">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00481BB3" w:rsidRPr="007F7F5A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>For each task, assign a completion weight (%) representing its relative contribution to overall project completion. The weights assigned across all tasks should total 100%. These weights will be used to calculate project progress in quarterly reporting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481BB3">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="315D111E" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="003A6E1C"/>
     <w:p w14:paraId="5A667028" w14:textId="77777777" w:rsidR="00262C37" w:rsidRDefault="00262C37" w:rsidP="003A6E1C"/>
     <w:p w14:paraId="26E99A94" w14:textId="77777777" w:rsidR="00326448" w:rsidRDefault="00326448" w:rsidP="003A6E1C"/>
     <w:p w14:paraId="6ADBF6C1" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRPr="00326448" w:rsidRDefault="003A6E1C" w:rsidP="00326448">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00326448">
         <w:rPr>
@@ -1235,152 +1253,172 @@
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>ICT will add a blank IPW to the</w:t>
       </w:r>
       <w:r w:rsidR="00BE616C" w:rsidRPr="00BE616C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> workplan once it has been converted to pdf. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1324DF73" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00971CD6"/>
     <w:p w14:paraId="089D0729" w14:textId="77777777" w:rsidR="00BD656C" w:rsidRDefault="00BD656C" w:rsidP="00971CD6"/>
     <w:p w14:paraId="0B287535" w14:textId="77777777" w:rsidR="00326448" w:rsidRDefault="00326448" w:rsidP="00971CD6"/>
+    <w:p w14:paraId="16BF572B" w14:textId="77777777" w:rsidR="00690F26" w:rsidRDefault="00690F26" w:rsidP="00971CD6"/>
+    <w:p w14:paraId="79A47E22" w14:textId="77777777" w:rsidR="00690F26" w:rsidRDefault="00690F26" w:rsidP="00971CD6"/>
     <w:p w14:paraId="2A252668" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRPr="00326448" w:rsidRDefault="003A6E1C" w:rsidP="00326448">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00326448">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Timeline </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E3F2770" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRPr="00623BA9" w:rsidRDefault="003A6E1C" w:rsidP="003A6E1C"/>
-    <w:p w14:paraId="07D8F4B8" w14:textId="22318275" w:rsidR="00971CD6" w:rsidRDefault="00971CD6" w:rsidP="00326448">
+    <w:p w14:paraId="07D8F4B8" w14:textId="20DFD72B" w:rsidR="00971CD6" w:rsidRDefault="00971CD6" w:rsidP="00326448">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00971CD6">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="003A6E1C" w:rsidRPr="00971CD6">
+      <w:r w:rsidR="003A6E1C" w:rsidRPr="002C16FD">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>A timeline of the research project’s tasks must be included in this section. Please</w:t>
       </w:r>
-      <w:r w:rsidR="00674AA8">
+      <w:r w:rsidR="00674AA8" w:rsidRPr="002C16FD">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> include the </w:t>
       </w:r>
-      <w:r w:rsidR="00BD656C">
+      <w:r w:rsidR="00BD656C" w:rsidRPr="002C16FD">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>three-month</w:t>
       </w:r>
-      <w:r w:rsidR="00674AA8">
+      <w:r w:rsidR="00674AA8" w:rsidRPr="002C16FD">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> editing process for the final report in your timeline</w:t>
       </w:r>
-      <w:r w:rsidR="00042BDA">
+      <w:r w:rsidR="00042BDA" w:rsidRPr="002C16FD">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="003A6E1C" w:rsidRPr="00971CD6">
+      <w:r w:rsidR="002C16FD" w:rsidRPr="007F7F5A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each task listed in the timeline should correspond to a task identified in the Work Plan and include the assigned completion weight (%) representing its contribution to overall project completion. The weights assigned across all project tasks must total 100%. </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6E1C" w:rsidRPr="002C16FD">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Below is an example of a project timeline.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00971CD6">
+      <w:r w:rsidRPr="002C16FD">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="003A6E1C" w:rsidRPr="00971CD6">
+      <w:r w:rsidR="003A6E1C" w:rsidRPr="002C16FD">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1F966105" w14:textId="77777777" w:rsidR="00690F26" w:rsidRDefault="00690F26" w:rsidP="00326448"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10321" w:type="dxa"/>
         <w:tblInd w:w="-486" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="480"/>
         <w:gridCol w:w="5100"/>
         <w:gridCol w:w="216"/>
         <w:gridCol w:w="199"/>
         <w:gridCol w:w="199"/>
         <w:gridCol w:w="199"/>
         <w:gridCol w:w="199"/>
         <w:gridCol w:w="199"/>
         <w:gridCol w:w="199"/>
         <w:gridCol w:w="199"/>
         <w:gridCol w:w="199"/>
         <w:gridCol w:w="199"/>
         <w:gridCol w:w="199"/>
@@ -1414,190 +1452,189 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="2930E23B" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="152" w:lineRule="exact"/>
               <w:ind w:left="27"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Project Milestones</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5363AB6D" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="152" w:lineRule="exact"/>
               <w:ind w:left="27"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t xml:space="preserve">(assuming a January 1 Start Date, and a </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t>assuming</w:t>
+              <w:t>2 year</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t xml:space="preserve"> a January 1 Start Date, and a 2 year project)</w:t>
+              <w:t xml:space="preserve"> project)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2401" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="31B46511" w14:textId="2BF3E6F5" w:rsidR="003A6E1C" w:rsidRDefault="00F10BFF" w:rsidP="00D63050">
+          <w:p w14:paraId="31B46511" w14:textId="5D1218FF" w:rsidR="003A6E1C" w:rsidRDefault="00F10BFF" w:rsidP="00D63050">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
               <w:ind w:left="18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00870C39">
+            <w:r w:rsidR="001B0230">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7096094D" w14:textId="7FD17034" w:rsidR="003A6E1C" w:rsidRDefault="00F10BFF" w:rsidP="00D63050">
+          <w:p w14:paraId="7096094D" w14:textId="6904E963" w:rsidR="003A6E1C" w:rsidRDefault="00F10BFF" w:rsidP="00D63050">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
               <w:ind w:left="18"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00870C39">
+            <w:r w:rsidR="001B0230">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A6E1C" w14:paraId="38A849D9" w14:textId="77777777" w:rsidTr="00F10BFF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="209"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5580" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="7650E118" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="dxa"/>
@@ -2477,77 +2514,74 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="44546A" w:themeFill="text2"/>
           </w:tcPr>
           <w:p w14:paraId="1FF2D435" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41C3C1D5" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0DEFD449" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44AFA812" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21CF932E" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
@@ -3177,80 +3211,89 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="DADCDD"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="DADCDD"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="DADCDD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31BF542F" w14:textId="3C43BBE4" w:rsidR="00D95B39" w:rsidRPr="00CB04FB" w:rsidRDefault="00D95B39" w:rsidP="00D63050">
+          <w:p w14:paraId="31BF542F" w14:textId="6241F1CE" w:rsidR="00D95B39" w:rsidRPr="00CB04FB" w:rsidRDefault="00D95B39" w:rsidP="00D63050">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="17"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PI conducts Project Task </w:t>
             </w:r>
             <w:r w:rsidR="00C10851">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
+            <w:r w:rsidR="00E7205F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Weight: XX%)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="44546A" w:themeFill="text2"/>
           </w:tcPr>
           <w:p w14:paraId="140D6CE3" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="44546A" w:themeFill="text2"/>
@@ -3348,181 +3391,170 @@
           </w:tcPr>
           <w:p w14:paraId="359A82B1" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="44546A" w:themeFill="text2"/>
           </w:tcPr>
           <w:p w14:paraId="039487C9" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7429E86F" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06C6CFEE" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14239CA1" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="353C84AF" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DBB1041" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C6B6FEB" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00B17034" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="322A2899" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="166447C8" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20228C9A" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6878AFF8" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7903B23E" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
@@ -3567,209 +3599,208 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="DADCDD"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="DADCDD"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="DADCDD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="010A888D" w14:textId="43C50957" w:rsidR="00D95B39" w:rsidRPr="00CB04FB" w:rsidRDefault="00D95B39" w:rsidP="00D63050">
+          <w:p w14:paraId="010A888D" w14:textId="14886A08" w:rsidR="00D95B39" w:rsidRPr="00CB04FB" w:rsidRDefault="00D95B39" w:rsidP="00D63050">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="17"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PI conducts Project Task </w:t>
             </w:r>
             <w:r w:rsidR="00C10851">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
+            <w:r w:rsidR="00E7205F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Weight: XX%)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C254ADD" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0DB5B843" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F6A9542" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06ECB592" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41FE60CB" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56D41729" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21896619" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F1E9DA2" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44920D71" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="321A8DBB" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="44546A" w:themeFill="text2"/>
           </w:tcPr>
           <w:p w14:paraId="3FBC0511" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
@@ -3957,248 +3988,244 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="DADCDD"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="DADCDD"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="DADCDD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FD91C56" w14:textId="695BBC5B" w:rsidR="00D95B39" w:rsidRPr="00CB04FB" w:rsidRDefault="00D95B39" w:rsidP="00D63050">
+          <w:p w14:paraId="3FD91C56" w14:textId="7FA5DBE5" w:rsidR="00D95B39" w:rsidRPr="00CB04FB" w:rsidRDefault="00D95B39" w:rsidP="00D63050">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="17"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PI conducts Project Task </w:t>
             </w:r>
             <w:r w:rsidR="00C10851">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>XXX</w:t>
             </w:r>
+            <w:r w:rsidR="00E7205F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Weight: XX%)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0720E4AA" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13F103EF" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2030A7D1" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05A2B50D" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E086912" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33B3BDF8" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="118B9230" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3273ECAB" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="244B1C90" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70937BE1" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65045016" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="718144D0" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0739E430" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="44546A" w:themeFill="text2"/>
           </w:tcPr>
           <w:p w14:paraId="52F3CC65" w14:textId="77777777" w:rsidR="00D95B39" w:rsidRDefault="00D95B39" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
@@ -4378,194 +4405,182 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PI writes DRAFT report  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="605227FB" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AD4BA13" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5DF34856" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="592AF87D" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="608BA6CE" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="688B0D0B" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39804187" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="085EAC6A" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33092637" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="010BDF4E" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F826636" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08980C46" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C1B9286" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
@@ -4762,194 +4777,182 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>PI Submits Final DRAFT r</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>eport to ICT for editing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11A52DAF" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08D6526B" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21247D0F" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FDE660B" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61FD734F" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="533D8A32" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7AEB7A99" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36CB4900" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FBC63EF" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6952A6FB" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22DCDF40" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E6D5B97" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="145F7252" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
@@ -5135,194 +5138,182 @@
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB62E1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ICT Preliminary editing phase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7452AA73" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2261FAC3" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23DDBD6B" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0CB87CA7" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C92D0C9" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="476078C0" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B052D66" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70AB7F1D" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E386C4C" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="559FAE0C" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69E4E7BC" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D9B0E49" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="107FCB15" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
@@ -5508,194 +5499,182 @@
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB62E1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>PI/TRP editing phase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="091B5893" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7921B7D2" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D95EAE1" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B606952" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5CB52F60" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2DE765BF" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21370B22" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57B2DA69" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0371DDCB" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42565A96" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05DDFBEC" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30162E87" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E03C7CF" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
@@ -5881,194 +5860,182 @@
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB62E1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Final editing phase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51082FDB" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4220B3AF" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B9A1338" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60E03298" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1401D6C0" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25983BF3" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C409598" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34B7CA87" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09E15C83" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25A6BB4C" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="086C24CF" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37CCD6A4" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48532952" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
@@ -6290,194 +6257,182 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> w</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB62E1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ebsite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D5BA1B4" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F576091" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76205CE9" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5299465D" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D2D3107" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="29BED22E" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1891F320" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3228BFE2" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60560FD9" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60AAF45C" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="196D6948" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="156CAC4D" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="051AC1D8" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
@@ -6656,181 +6611,173 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00650D5D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(Quarterly Progress Reports Due)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78F718BC" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A7CE0C1" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
           </w:tcPr>
           <w:p w14:paraId="63C71AB6" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6858A6B6" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C0071DB" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
           </w:tcPr>
           <w:p w14:paraId="281C9AF4" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C71458D" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="508613EE" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
           </w:tcPr>
           <w:p w14:paraId="42B765E8" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10CD43F6" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2DB4DD34" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
           </w:tcPr>
           <w:p w14:paraId="0E96ED82" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
@@ -7045,337 +6992,321 @@
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>PI Meetings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="216" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07F4D50E" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="569E2C23" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF05"/>
           </w:tcPr>
           <w:p w14:paraId="0D102172" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EDFC704" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="29E2AB90" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF05"/>
           </w:tcPr>
           <w:p w14:paraId="77DC753F" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F8AEC18" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F903872" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF05"/>
           </w:tcPr>
           <w:p w14:paraId="0AD2648E" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="446847DE" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="199" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F99F6E6" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF05"/>
           </w:tcPr>
           <w:p w14:paraId="00A1BAF0" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="578D3385" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EFE6735" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF05"/>
           </w:tcPr>
           <w:p w14:paraId="60CA4527" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4ACBCE65" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07B9E1BF" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF05"/>
           </w:tcPr>
           <w:p w14:paraId="011602D4" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44773976" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CE4316C" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF05"/>
           </w:tcPr>
           <w:p w14:paraId="4948BB19" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="063E9723" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A38C028" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF05"/>
           </w:tcPr>
           <w:p w14:paraId="5E3078F9" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00D63050"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="371C0247" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRPr="00623BA9" w:rsidRDefault="003A6E1C" w:rsidP="003A6E1C">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4890287F" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="003A6E1C">
       <w:pPr>
@@ -7409,71 +7340,51 @@
     <w:p w14:paraId="36E87386" w14:textId="40821FD6" w:rsidR="00CF4613" w:rsidRPr="00971CD6" w:rsidRDefault="00971CD6" w:rsidP="00971CD6">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00971CD6">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="003A6E1C" w:rsidRPr="00971CD6">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide an itemized budget for the entire project, including the cost of personnel, consultants, subcontracts, equipment, materials, travel, overhead/indirect </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> and cost share (match)</w:t>
+        <w:t>Provide an itemized budget for the entire project, including the cost of personnel, consultants, subcontracts, equipment, materials, travel, overhead/indirect costs and cost share (match)</w:t>
       </w:r>
       <w:r w:rsidR="00042BDA">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA4AEA1" w14:textId="77777777" w:rsidR="00971CD6" w:rsidRPr="00971CD6" w:rsidRDefault="00971CD6" w:rsidP="00971CD6">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ECC0CE2" w14:textId="6939ABCC" w:rsidR="003A6E1C" w:rsidRPr="00971CD6" w:rsidRDefault="003A6E1C" w:rsidP="00971CD6">
       <w:pPr>
         <w:rPr>
           <w:i/>
@@ -7532,51 +7443,71 @@
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7666DC8A" w14:textId="2FB85C22" w:rsidR="00911649" w:rsidRDefault="003A6E1C" w:rsidP="00971CD6">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00971CD6">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve">A part of the 25% cost share requirement may be fulfilled </w:t>
+        <w:t>A part of the 25</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00971CD6">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>% cost</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00971CD6">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> share requirement may be fulfilled </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00971CD6">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>through the use of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00971CD6">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> unrecovered indirect costs. Any organization outside of the University of Illinois system that plans to use unrecovered indirect cost to meet part of the required 25% cost share must submit a request for approval to IDOT</w:t>
       </w:r>
       <w:r w:rsidR="008E3BD1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
@@ -7634,111 +7565,111 @@
     </w:p>
     <w:p w14:paraId="7C0BA3E4" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="003A6E1C">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27B7D506" w14:textId="1806552E" w:rsidR="00CE4B90" w:rsidRPr="00BF694C" w:rsidRDefault="003A6E1C" w:rsidP="00971CD6">
       <w:r w:rsidRPr="00BF694C">
         <w:t xml:space="preserve">Please refer to ICT’s </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00CC6D93">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>budget templates</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF694C">
         <w:t xml:space="preserve"> when submitting a proposal to ICT</w:t>
       </w:r>
       <w:r w:rsidR="00CE4B90" w:rsidRPr="00BF694C">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51EB65B8" w14:textId="5C7A6AC1" w:rsidR="00CE4B90" w:rsidRPr="00C80C88" w:rsidRDefault="007E6157" w:rsidP="00CE4B90">
+    <w:p w14:paraId="51EB65B8" w14:textId="5C7A6AC1" w:rsidR="00CE4B90" w:rsidRPr="00C80C88" w:rsidRDefault="003A6E1C" w:rsidP="00CE4B90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="003A6E1C" w:rsidRPr="00C80C88">
+        <w:r w:rsidRPr="00C80C88">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0070C0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>UIUC Budget Template</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CE4B90" w:rsidRPr="00C80C88">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE4B90" w:rsidRPr="00C80C88">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>– For projects without subawards.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D05DDF4" w14:textId="51CDD89E" w:rsidR="00CE4B90" w:rsidRPr="00F77582" w:rsidRDefault="007E6157" w:rsidP="00CE4B90">
+    <w:p w14:paraId="4D05DDF4" w14:textId="51CDD89E" w:rsidR="00CE4B90" w:rsidRPr="00F77582" w:rsidRDefault="003A6E1C" w:rsidP="00CE4B90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="003A6E1C" w:rsidRPr="00C80C88">
+        <w:r w:rsidRPr="00C80C88">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0070C0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Subawardee Budget Template</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CE4B90" w:rsidRPr="00C80C88">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE4B90" w:rsidRPr="00C80C88">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
@@ -7748,66 +7679,66 @@
       <w:r w:rsidR="00C054A0" w:rsidRPr="00C80C88">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C054A0" w:rsidRPr="00C80C88">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00C054A0" w:rsidRPr="00F77582">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>may submit a budget in their template if it follows our guidelines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14EFF6E1" w14:textId="558F6E9A" w:rsidR="00971CD6" w:rsidRPr="00F77582" w:rsidRDefault="007E6157" w:rsidP="00691901">
+    <w:p w14:paraId="14EFF6E1" w14:textId="558F6E9A" w:rsidR="00971CD6" w:rsidRPr="00F77582" w:rsidRDefault="00A025B3" w:rsidP="00691901">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00A025B3" w:rsidRPr="00F77582">
+        <w:r w:rsidRPr="00F77582">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0070C0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>UIUC Budget Template with Subawardee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CE4B90" w:rsidRPr="00F77582">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE4B90" w:rsidRPr="00F77582">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
@@ -7844,50 +7775,53 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00691901" w:rsidRPr="00F77582">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
       <w:r w:rsidR="00CE4B90" w:rsidRPr="00F77582">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> includes a subaward in the project. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00DA402B" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="00CE4B90"/>
+    <w:p w14:paraId="1E96E8E3" w14:textId="77777777" w:rsidR="00690F26" w:rsidRDefault="00690F26" w:rsidP="00CE4B90"/>
+    <w:p w14:paraId="4BD33F9A" w14:textId="77777777" w:rsidR="00690F26" w:rsidRDefault="00690F26" w:rsidP="00CE4B90"/>
+    <w:p w14:paraId="4785B0ED" w14:textId="77777777" w:rsidR="00690F26" w:rsidRDefault="00690F26" w:rsidP="00CE4B90"/>
     <w:p w14:paraId="4FDC53CA" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRPr="00326448" w:rsidRDefault="003A6E1C" w:rsidP="00326448">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00326448">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Budget Justification (Narrative)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52873FA1" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRDefault="003A6E1C" w:rsidP="003A6E1C">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -7938,51 +7872,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2B4F6CED" w14:textId="77777777" w:rsidR="00414F01" w:rsidRDefault="00414F01" w:rsidP="003A6E1C">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29F84CFE" w14:textId="02013126" w:rsidR="00DE7866" w:rsidRDefault="00DE7866" w:rsidP="00DE7866">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Under the terms of our IGA, equipment is defined as any tangible or intangible product, having a useful life of </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7866">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>two years or more</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">, an acquisition cost of at least </w:t>
       </w:r>
       <w:r w:rsidRPr="0077519A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -8270,167 +8203,167 @@
       <w:r w:rsidRPr="00971CD6">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14407F3E" w14:textId="77777777" w:rsidR="003A6E1C" w:rsidRPr="00623BA9" w:rsidRDefault="003A6E1C" w:rsidP="003A6E1C"/>
     <w:p w14:paraId="095E23A0" w14:textId="77777777" w:rsidR="0038111D" w:rsidRPr="00623BA9" w:rsidRDefault="0038111D" w:rsidP="003A6E1C"/>
     <w:p w14:paraId="7B896A24" w14:textId="77777777" w:rsidR="00B67BBC" w:rsidRDefault="00B67BBC"/>
     <w:sectPr w:rsidR="00B67BBC">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F34D0B0" w14:textId="77777777" w:rsidR="00466162" w:rsidRDefault="00466162" w:rsidP="00E340A5">
+    <w:p w14:paraId="16F3D339" w14:textId="77777777" w:rsidR="000A1FF1" w:rsidRDefault="000A1FF1" w:rsidP="00E340A5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77131E0B" w14:textId="77777777" w:rsidR="00466162" w:rsidRDefault="00466162" w:rsidP="00E340A5">
+    <w:p w14:paraId="11E8C333" w14:textId="77777777" w:rsidR="000A1FF1" w:rsidRDefault="000A1FF1" w:rsidP="00E340A5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E2C7C37" w14:textId="10B8B92C" w:rsidR="00F07517" w:rsidRPr="00E340A5" w:rsidRDefault="00E340A5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="281C12EA" w14:textId="77777777" w:rsidR="00466162" w:rsidRDefault="00466162" w:rsidP="00E340A5">
+    <w:p w14:paraId="1A09C6F8" w14:textId="77777777" w:rsidR="000A1FF1" w:rsidRDefault="000A1FF1" w:rsidP="00E340A5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D07619E" w14:textId="77777777" w:rsidR="00466162" w:rsidRDefault="00466162" w:rsidP="00E340A5">
+    <w:p w14:paraId="45C8D322" w14:textId="77777777" w:rsidR="000A1FF1" w:rsidRDefault="000A1FF1" w:rsidP="00E340A5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F12218E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7BA2D34"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8742,215 +8675,233 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="163126952">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="591088614">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="79639380">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D4499"/>
     <w:rsid w:val="000204DD"/>
     <w:rsid w:val="000311E8"/>
     <w:rsid w:val="00042BDA"/>
     <w:rsid w:val="00044476"/>
+    <w:rsid w:val="000A1FF1"/>
     <w:rsid w:val="0012490F"/>
     <w:rsid w:val="00136EDC"/>
     <w:rsid w:val="00137CF9"/>
     <w:rsid w:val="0014040F"/>
     <w:rsid w:val="00144C02"/>
     <w:rsid w:val="00150C1E"/>
     <w:rsid w:val="001618E6"/>
     <w:rsid w:val="001629D5"/>
+    <w:rsid w:val="001642E4"/>
     <w:rsid w:val="001A6EC0"/>
+    <w:rsid w:val="001B0230"/>
     <w:rsid w:val="001C4FC0"/>
     <w:rsid w:val="001E1A1E"/>
     <w:rsid w:val="0021290B"/>
     <w:rsid w:val="00243979"/>
     <w:rsid w:val="00244B78"/>
+    <w:rsid w:val="00262638"/>
     <w:rsid w:val="00262C37"/>
     <w:rsid w:val="002722A8"/>
     <w:rsid w:val="00276B86"/>
+    <w:rsid w:val="002948EF"/>
+    <w:rsid w:val="002C16FD"/>
+    <w:rsid w:val="002C510E"/>
     <w:rsid w:val="00326448"/>
     <w:rsid w:val="0037395C"/>
     <w:rsid w:val="0038111D"/>
     <w:rsid w:val="003832BF"/>
     <w:rsid w:val="003A459D"/>
     <w:rsid w:val="003A623C"/>
     <w:rsid w:val="003A6E1C"/>
     <w:rsid w:val="003C6E0A"/>
     <w:rsid w:val="00414F01"/>
     <w:rsid w:val="004306E4"/>
+    <w:rsid w:val="00464331"/>
     <w:rsid w:val="00466162"/>
+    <w:rsid w:val="00477BD8"/>
+    <w:rsid w:val="00481BB3"/>
     <w:rsid w:val="00485CFE"/>
     <w:rsid w:val="004C40E2"/>
     <w:rsid w:val="004D17CB"/>
     <w:rsid w:val="004F1743"/>
     <w:rsid w:val="004F54B1"/>
     <w:rsid w:val="004F5C2A"/>
+    <w:rsid w:val="005466C1"/>
     <w:rsid w:val="00570646"/>
     <w:rsid w:val="005724F7"/>
     <w:rsid w:val="0059725E"/>
     <w:rsid w:val="00614B92"/>
     <w:rsid w:val="00674AA8"/>
+    <w:rsid w:val="00690F26"/>
     <w:rsid w:val="00691901"/>
     <w:rsid w:val="006B76FB"/>
     <w:rsid w:val="00703317"/>
     <w:rsid w:val="007136D5"/>
     <w:rsid w:val="00764C32"/>
     <w:rsid w:val="0077519A"/>
     <w:rsid w:val="0079056A"/>
     <w:rsid w:val="007B53DC"/>
     <w:rsid w:val="007C6CA1"/>
     <w:rsid w:val="007D126C"/>
     <w:rsid w:val="007E6157"/>
     <w:rsid w:val="007E68D1"/>
+    <w:rsid w:val="007F7F5A"/>
+    <w:rsid w:val="00802542"/>
     <w:rsid w:val="00870C39"/>
     <w:rsid w:val="00892C06"/>
     <w:rsid w:val="008A6F7E"/>
     <w:rsid w:val="008C280F"/>
     <w:rsid w:val="008C703A"/>
     <w:rsid w:val="008D1FF0"/>
     <w:rsid w:val="008D4499"/>
     <w:rsid w:val="008E3BD1"/>
     <w:rsid w:val="009068F8"/>
+    <w:rsid w:val="00907CF3"/>
     <w:rsid w:val="00911649"/>
     <w:rsid w:val="00971CD6"/>
     <w:rsid w:val="009F48E3"/>
     <w:rsid w:val="00A025B3"/>
     <w:rsid w:val="00A07237"/>
+    <w:rsid w:val="00A57DFF"/>
     <w:rsid w:val="00A72548"/>
     <w:rsid w:val="00A90029"/>
     <w:rsid w:val="00AC33C3"/>
     <w:rsid w:val="00AC609C"/>
     <w:rsid w:val="00AE478F"/>
     <w:rsid w:val="00B3437E"/>
     <w:rsid w:val="00B67BBC"/>
     <w:rsid w:val="00B961B6"/>
     <w:rsid w:val="00BD656C"/>
     <w:rsid w:val="00BE616C"/>
     <w:rsid w:val="00BF694C"/>
     <w:rsid w:val="00C054A0"/>
     <w:rsid w:val="00C10851"/>
     <w:rsid w:val="00C167FC"/>
     <w:rsid w:val="00C30176"/>
     <w:rsid w:val="00C80C88"/>
     <w:rsid w:val="00CB1387"/>
     <w:rsid w:val="00CC6D93"/>
     <w:rsid w:val="00CE4B90"/>
     <w:rsid w:val="00CF4613"/>
     <w:rsid w:val="00D12FCC"/>
     <w:rsid w:val="00D4244B"/>
     <w:rsid w:val="00D82E3A"/>
     <w:rsid w:val="00D95B39"/>
     <w:rsid w:val="00DE7866"/>
+    <w:rsid w:val="00E0122A"/>
     <w:rsid w:val="00E03B26"/>
     <w:rsid w:val="00E172CD"/>
     <w:rsid w:val="00E340A5"/>
     <w:rsid w:val="00E5419A"/>
+    <w:rsid w:val="00E7205F"/>
     <w:rsid w:val="00E73447"/>
     <w:rsid w:val="00E8427F"/>
     <w:rsid w:val="00F07517"/>
     <w:rsid w:val="00F10BFF"/>
     <w:rsid w:val="00F15093"/>
     <w:rsid w:val="00F77582"/>
     <w:rsid w:val="00FA1F2E"/>
     <w:rsid w:val="00FB1830"/>
     <w:rsid w:val="00FC40C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4ADFA1DB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4B19EF0A-BF79-467C-A7A4-AEB4C7C4A196}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9564,51 +9515,51 @@
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E340A5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002722A8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="255671113">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1105466004">
           <w:marLeft w:val="360"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="200"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -9893,69 +9844,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>936</Words>
-  <Characters>5338</Characters>
+  <Words>1020</Words>
+  <Characters>5815</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6262</CharactersWithSpaces>
+  <CharactersWithSpaces>6822</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Townsend, Nathan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>