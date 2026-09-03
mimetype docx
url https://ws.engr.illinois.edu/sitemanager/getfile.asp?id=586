--- v0 (2025-10-19)
+++ v1 (2026-09-03)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="71CA8AA0" w14:textId="76127B36" w:rsidR="00390B33" w:rsidRDefault="000866A1" w:rsidP="00F04F49">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61B15576" wp14:editId="6B287937">
             <wp:extent cx="2408555" cy="655320"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="9" name="Picture 1" descr="DOTLOGO2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="DOTLOGO2"/>
@@ -128,51 +128,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2008731" cy="640080"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="023521A7" w14:textId="329A9CCD" w:rsidR="00390B33" w:rsidRPr="005F1756" w:rsidRDefault="005D28DD" w:rsidP="00390B33">
+    <w:p w14:paraId="023521A7" w14:textId="7F4AF485" w:rsidR="00390B33" w:rsidRPr="005F1756" w:rsidRDefault="005D28DD" w:rsidP="00390B33">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Research Idea</w:t>
       </w:r>
       <w:r w:rsidR="004522D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -221,58 +221,58 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00390B33" w:rsidRPr="005F1756">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1, 20</w:t>
       </w:r>
       <w:r w:rsidR="00D03C19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="000B259A">
+      <w:r w:rsidR="006C5F8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B58AB28" w14:textId="77777777" w:rsidR="00390B33" w:rsidRDefault="00390B33" w:rsidP="00390B33">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23AAECCF" w14:textId="77777777" w:rsidR="00EA5750" w:rsidRPr="005F1756" w:rsidRDefault="00625013" w:rsidP="00192A83">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
@@ -3448,99 +3448,99 @@
     </w:p>
     <w:sectPr w:rsidR="00982066" w:rsidRPr="000866A1" w:rsidSect="00982066">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="087232FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C36E7C4"/>
     <w:lvl w:ilvl="0" w:tplc="54A6F60E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4881,78 +4881,80 @@
     <w:rsid w:val="000A3D2B"/>
     <w:rsid w:val="000A4C05"/>
     <w:rsid w:val="000B1454"/>
     <w:rsid w:val="000B259A"/>
     <w:rsid w:val="000D53A2"/>
     <w:rsid w:val="001067B5"/>
     <w:rsid w:val="00131E32"/>
     <w:rsid w:val="00136861"/>
     <w:rsid w:val="00146CD0"/>
     <w:rsid w:val="00182496"/>
     <w:rsid w:val="001828C6"/>
     <w:rsid w:val="00192A83"/>
     <w:rsid w:val="001C5C46"/>
     <w:rsid w:val="001D314C"/>
     <w:rsid w:val="001D5D0A"/>
     <w:rsid w:val="0020004B"/>
     <w:rsid w:val="00217BEF"/>
     <w:rsid w:val="00272217"/>
     <w:rsid w:val="00292031"/>
     <w:rsid w:val="00294258"/>
     <w:rsid w:val="002A31F4"/>
     <w:rsid w:val="002D26D8"/>
     <w:rsid w:val="002D40A1"/>
     <w:rsid w:val="00341E2F"/>
     <w:rsid w:val="00352B91"/>
+    <w:rsid w:val="00372BFB"/>
     <w:rsid w:val="0037506C"/>
     <w:rsid w:val="00390B33"/>
     <w:rsid w:val="00392BAF"/>
     <w:rsid w:val="003936EB"/>
     <w:rsid w:val="003B6CF8"/>
     <w:rsid w:val="003C1139"/>
     <w:rsid w:val="003C2AE0"/>
     <w:rsid w:val="003E1D35"/>
     <w:rsid w:val="003F77AA"/>
     <w:rsid w:val="004522D0"/>
     <w:rsid w:val="00477C50"/>
     <w:rsid w:val="00494047"/>
     <w:rsid w:val="00495EB7"/>
     <w:rsid w:val="00536284"/>
     <w:rsid w:val="00596B2B"/>
     <w:rsid w:val="005A67B4"/>
     <w:rsid w:val="005C77D2"/>
     <w:rsid w:val="005D28DD"/>
     <w:rsid w:val="005F04D0"/>
     <w:rsid w:val="005F1756"/>
     <w:rsid w:val="00613A4B"/>
     <w:rsid w:val="00620211"/>
     <w:rsid w:val="00620D67"/>
     <w:rsid w:val="00621085"/>
     <w:rsid w:val="00625013"/>
     <w:rsid w:val="006763BE"/>
     <w:rsid w:val="00686F62"/>
     <w:rsid w:val="006B6934"/>
+    <w:rsid w:val="006C5F8A"/>
     <w:rsid w:val="00714FC1"/>
     <w:rsid w:val="0072044E"/>
     <w:rsid w:val="007B0755"/>
     <w:rsid w:val="007C560D"/>
     <w:rsid w:val="0082010D"/>
     <w:rsid w:val="00820BDC"/>
     <w:rsid w:val="0082432B"/>
     <w:rsid w:val="0084002A"/>
     <w:rsid w:val="00860AB6"/>
     <w:rsid w:val="008821C9"/>
     <w:rsid w:val="008A51CC"/>
     <w:rsid w:val="008B3E77"/>
     <w:rsid w:val="008E132C"/>
     <w:rsid w:val="008E14F9"/>
     <w:rsid w:val="008F0EF8"/>
     <w:rsid w:val="00946850"/>
     <w:rsid w:val="00960C4D"/>
     <w:rsid w:val="0097474C"/>
     <w:rsid w:val="00982066"/>
     <w:rsid w:val="009832C2"/>
     <w:rsid w:val="00995EBE"/>
     <w:rsid w:val="009B07BB"/>
     <w:rsid w:val="009C6313"/>
     <w:rsid w:val="00A71DAE"/>
     <w:rsid w:val="00AB4670"/>