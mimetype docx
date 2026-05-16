--- v0 (2025-12-05)
+++ v1 (2026-05-16)
@@ -1,3006 +1,3957 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0CC4F9C1" w14:textId="77777777" w:rsidR="00293CA1" w:rsidRPr="004F4493" w:rsidRDefault="00293CA1" w:rsidP="00293CA1">
+    <w:p w14:paraId="0CC4F9C1" w14:textId="00C35267" w:rsidR="00293CA1" w:rsidRPr="006518E6" w:rsidRDefault="00293CA1" w:rsidP="00AC301B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B24D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>PhD Qualifying Exam Statement Form</w:t>
+      </w:r>
+      <w:r w:rsidR="008B24D2" w:rsidRPr="008B24D2">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve">PhD </w:t>
-[...8 lines deleted...]
-        <w:t>Qualifying Exam Statement Form</w:t>
+        <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10980" w:type="dxa"/>
+        <w:tblW w:w="11340" w:type="dxa"/>
         <w:tblInd w:w="-185" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1800"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3240"/>
+        <w:gridCol w:w="4680"/>
+        <w:gridCol w:w="2430"/>
+        <w:gridCol w:w="4230"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00293CA1" w:rsidRPr="004F4493" w14:paraId="0E4C4DE8" w14:textId="77777777" w:rsidTr="00D35CB4">
+      <w:tr w:rsidR="00293CA1" w:rsidRPr="008B24D2" w14:paraId="0E4C4DE8" w14:textId="77777777" w:rsidTr="00AC301B">
         <w:trPr>
-          <w:trHeight w:val="261"/>
+          <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAE21B3" w14:textId="2786F3CB" w:rsidR="00293CA1" w:rsidRPr="008B24D2" w:rsidRDefault="00293CA1" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+            <w:r w:rsidR="008B24D2" w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="624FBFE5" w14:textId="4A974034" w:rsidR="00293CA1" w:rsidRPr="008B24D2" w:rsidRDefault="00293CA1" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NetID:</w:t>
+            </w:r>
+            <w:r w:rsidR="008B24D2" w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28819560" w14:textId="5F8DC428" w:rsidR="00293CA1" w:rsidRPr="008B24D2" w:rsidRDefault="00293CA1" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Last Qualifying Exam Date:</w:t>
+            </w:r>
+            <w:r w:rsidR="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00293CA1" w:rsidRPr="008B24D2" w14:paraId="60D0ED64" w14:textId="77777777" w:rsidTr="00AC301B">
+        <w:trPr>
+          <w:trHeight w:val="485"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20558271" w14:textId="7F43719B" w:rsidR="00293CA1" w:rsidRPr="008B24D2" w:rsidRDefault="00293CA1" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Ph.D. Advisor:</w:t>
+            </w:r>
+            <w:r w:rsidR="008B24D2" w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6660" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B79F5A2" w14:textId="0A641A12" w:rsidR="00293CA1" w:rsidRPr="008B24D2" w:rsidRDefault="00293CA1" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Co-Advisor:</w:t>
+            </w:r>
+            <w:r w:rsidR="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...405 lines deleted...]
-              <w:t xml:space="preserve"> exam.</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E8169DB" w14:textId="77777777" w:rsidR="00293CA1" w:rsidRPr="004F4493" w:rsidRDefault="00293CA1" w:rsidP="00293CA1">
+    <w:p w14:paraId="6B959975" w14:textId="77777777" w:rsidR="0073269D" w:rsidRPr="006518E6" w:rsidRDefault="0073269D" w:rsidP="0073269D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75C6EEE4" w14:textId="77777777" w:rsidR="00293CA1" w:rsidRPr="004F4493" w:rsidRDefault="00293CA1" w:rsidP="00293CA1">
-[...42 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10913" w:type="dxa"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="11340" w:type="dxa"/>
         <w:tblInd w:w="-185" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="540"/>
-        <w:gridCol w:w="4860"/>
+        <w:gridCol w:w="10800"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0073269D" w14:paraId="6842FC23" w14:textId="77777777" w:rsidTr="00DA7269">
+        <w:trPr>
+          <w:trHeight w:val="983"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:id w:val="486288238"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="540" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="652D098C" w14:textId="1CF7B431" w:rsidR="0073269D" w:rsidRDefault="006518E6" w:rsidP="0073269D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="28"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD43D5E" w14:textId="77777777" w:rsidR="0073269D" w:rsidRDefault="0073269D" w:rsidP="008E4565">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684250">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Please check th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00684250">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> box</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to the left</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00684250">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if you would like to share your name with other students in your research area taking the Qualifying Exam or a mentor in your research area to receive feedback or assistance in preparing for the Qualifying Exam.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6E8169DB" w14:textId="77777777" w:rsidR="00293CA1" w:rsidRPr="006518E6" w:rsidRDefault="00293CA1" w:rsidP="00AC301B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="11340" w:type="dxa"/>
+        <w:tblInd w:w="-185" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5400"/>
+        <w:gridCol w:w="5940"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AC301B" w14:paraId="334B064F" w14:textId="77777777" w:rsidTr="00AC301B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="58" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="58" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4457D0D4" w14:textId="23A51090" w:rsidR="00AC301B" w:rsidRPr="00AC301B" w:rsidRDefault="00AC301B" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:ind w:right="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="32"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC301B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="32"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>English Proficiency</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="440C9F60" w14:textId="77F32C3B" w:rsidR="00AC301B" w:rsidRDefault="00AC301B" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC301B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Graduate students whose native language is not English (regardless of US citizenship) are required to have passed the speak section of OEAI (formerly EPI, must have completed any ESL courses if required), TOEFL, or IELTS exam. Please indicate the test you took and when you took it.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC301B" w14:paraId="6F1BBC92" w14:textId="77777777" w:rsidTr="00AC301B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="58" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="58" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F3ED4F0" w14:textId="6642DB3A" w:rsidR="00AC301B" w:rsidRPr="00AC301B" w:rsidRDefault="00AC301B" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC301B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OEAI (MM/YY): </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="58" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="58" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="687BC404" w14:textId="6CCFC55F" w:rsidR="00AC301B" w:rsidRPr="00AC301B" w:rsidRDefault="00AC301B" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC301B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>TOEFL or IELTS (MM/YY):</w:t>
+            </w:r>
+            <w:r w:rsidR="0073269D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="56035EA3" w14:textId="77777777" w:rsidR="00684250" w:rsidRPr="006518E6" w:rsidRDefault="00684250" w:rsidP="00AC301B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="11340" w:type="dxa"/>
+        <w:tblInd w:w="-185" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
         <w:gridCol w:w="540"/>
-        <w:gridCol w:w="4973"/>
+        <w:gridCol w:w="3420"/>
+        <w:gridCol w:w="270"/>
+        <w:gridCol w:w="540"/>
+        <w:gridCol w:w="6570"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00293CA1" w:rsidRPr="004F4493" w14:paraId="0B456E75" w14:textId="77777777" w:rsidTr="00D35CB4">
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:tr w:rsidR="00AC301B" w14:paraId="22971FC1" w14:textId="77777777" w:rsidTr="0073269D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="58" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="58" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69154614" w14:textId="77777777" w:rsidR="00AC301B" w:rsidRPr="00AC301B" w:rsidRDefault="00AC301B" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC301B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...51 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Research Area</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30ED81BE" w14:textId="750E06D3" w:rsidR="00AC301B" w:rsidRPr="00AC301B" w:rsidRDefault="00AC301B" w:rsidP="00A66DD2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...80 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC301B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Please select a Research Area in which you wish to be examined by checking the box beside the area.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A66DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...249 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC301B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...10 lines deleted...]
-              <w:t>Networking</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>When sub-areas are available, please indicate ranking of sub-areas (1, 2, 3, etc.) when multiple areas are selected.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00293CA1" w:rsidRPr="004F4493" w14:paraId="6043CED2" w14:textId="77777777" w:rsidTr="00D35CB4">
-[...135 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:tr w:rsidR="00C46A15" w14:paraId="7FDD0340" w14:textId="77777777" w:rsidTr="003C18B0">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:id w:val="-1081831434"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="540" w:type="dxa"/>
+                <w:tcMar>
+                  <w:top w:w="14" w:type="dxa"/>
+                  <w:left w:w="115" w:type="dxa"/>
+                  <w:bottom w:w="14" w:type="dxa"/>
+                  <w:right w:w="115" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3DCDEFB0" w14:textId="130326F5" w:rsidR="00C46A15" w:rsidRDefault="006518E6" w:rsidP="00AC301B">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="207111E0" w14:textId="25B53895" w:rsidR="00C46A15" w:rsidRDefault="003C18B0" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C18B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Architecture, Compilers and Parallel Computing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC7772C" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:id w:val="1350600565"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="540" w:type="dxa"/>
+                <w:tcMar>
+                  <w:top w:w="14" w:type="dxa"/>
+                  <w:left w:w="115" w:type="dxa"/>
+                  <w:bottom w:w="14" w:type="dxa"/>
+                  <w:right w:w="115" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7B33A0AF" w14:textId="72125384" w:rsidR="00C46A15" w:rsidRDefault="006518E6" w:rsidP="00AC301B">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06A84147" w14:textId="3E19D491" w:rsidR="00C46A15" w:rsidRDefault="003C18B0" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C18B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Systems and Networking</w:t>
+            </w:r>
+            <w:r w:rsidR="00C46A15" w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C46A15" w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C46A15" w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rankings are required for </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>four</w:t>
+            </w:r>
+            <w:r w:rsidR="00C46A15" w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Systems</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sub-areas. The two sub-areas in which you prefer not to be evaluated should </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>remain</w:t>
+            </w:r>
+            <w:r w:rsidR="00C46A15" w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> unmarked.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C46A15" w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00293CA1" w:rsidRPr="004F4493" w14:paraId="41A5B033" w14:textId="77777777" w:rsidTr="00D35CB4">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00C46A15" w14:paraId="482FC09D" w14:textId="77777777" w:rsidTr="003C18B0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD2B2DF" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRPr="00A8310E" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A250256" w14:textId="60BEC6BB" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Computer Architecture</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18D7513F" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1754939D" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRPr="00A8310E" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22AFAA94" w14:textId="7C6FF6EB" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cyber-Physical Systems</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C46A15" w14:paraId="1F64E60D" w14:textId="77777777" w:rsidTr="003C18B0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AFD207F" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRPr="00A8310E" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD4A3B2" w14:textId="11DAED05" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Compilers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7798AB5E" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F32ED5" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRPr="00A8310E" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A587A9F" w14:textId="6E60914D" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Distributed Systems</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C46A15" w14:paraId="5CBB299D" w14:textId="77777777" w:rsidTr="003C18B0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDA54B7" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRPr="00A8310E" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF0E212" w14:textId="16C3A0AD" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Parallel Programming</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1DB477" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A11099" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRPr="00A8310E" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E068F7A" w14:textId="4836FF14" w:rsidR="00C46A15" w:rsidRDefault="009A3F59" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A3F59">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>achine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A3F59">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>earning</w:t>
+            </w:r>
+            <w:r w:rsidR="00C46A15" w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> + Data Systems</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C46A15" w14:paraId="14FDBD4F" w14:textId="77777777" w:rsidTr="003C18B0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13385443" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRPr="00A8310E" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73055B37" w14:textId="69F7C7BD" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>System Architecture</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8934C2" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DB9BFFB" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRPr="00A8310E" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A06E14B" w14:textId="381CB057" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Networking</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006326E6" w14:paraId="03BB4F50" w14:textId="77777777" w:rsidTr="003C18B0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="655448FA" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-        </w:tc>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D809162" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78565263" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A38E7C" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRPr="00A8310E" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="779E01E3" w14:textId="3FA5D791" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Operating Systems</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C46A15" w14:paraId="6D95F909" w14:textId="77777777" w:rsidTr="003C18B0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E7B5D3" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42374016" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA25D10" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD91D2E" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRPr="00A8310E" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33415CE8" w14:textId="584BA6F9" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wireless and Mobile </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Systems</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C46A15" w14:paraId="2C94C0CC" w14:textId="77777777" w:rsidTr="0073269D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C492171" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRPr="006518E6" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C46A15" w14:paraId="35149102" w14:textId="77777777" w:rsidTr="003C18B0">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:id w:val="1212235495"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="540" w:type="dxa"/>
+                <w:tcMar>
+                  <w:top w:w="14" w:type="dxa"/>
+                  <w:left w:w="115" w:type="dxa"/>
+                  <w:bottom w:w="14" w:type="dxa"/>
+                  <w:right w:w="115" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="61B5164B" w14:textId="3CF08369" w:rsidR="00C46A15" w:rsidRDefault="006518E6" w:rsidP="00AC301B">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B252052" w14:textId="0010ACE9" w:rsidR="00C46A15" w:rsidRDefault="003C18B0" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C18B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Interactive Computing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A55EB44" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:id w:val="791866227"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="540" w:type="dxa"/>
+                <w:tcMar>
+                  <w:top w:w="14" w:type="dxa"/>
+                  <w:left w:w="115" w:type="dxa"/>
+                  <w:bottom w:w="14" w:type="dxa"/>
+                  <w:right w:w="115" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2D2F64C0" w14:textId="0BD8329D" w:rsidR="00C46A15" w:rsidRDefault="006518E6" w:rsidP="00AC301B">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E38D373" w14:textId="52555F05" w:rsidR="00C46A15" w:rsidRDefault="003C18B0" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C18B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Artificial Intelligence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C46A15" w14:paraId="3A9893D2" w14:textId="77777777" w:rsidTr="003C18B0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="710BD656" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRPr="00A8310E" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2A8E8F" w14:textId="467F0C26" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Graphics</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71AC04C0" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3F1CE1" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRPr="00A8310E" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6343C990" w14:textId="53B50980" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Auto Reas/Mach Learning/Natural Lang Proc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C46A15" w14:paraId="0DDFC771" w14:textId="77777777" w:rsidTr="003C18B0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EAF2099" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRPr="00A8310E" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F825883" w14:textId="1301F13D" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>HCI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="068A65A5" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="066A2C6F" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRPr="00A8310E" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3237485C" w14:textId="633A56A1" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vision &amp; Robotics</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C46A15" w14:paraId="42CA53BF" w14:textId="77777777" w:rsidTr="003C18B0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF3019B" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRPr="00A8310E" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7191830E" w14:textId="4C90660F" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Visualization</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="765D9191" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EA64DA6" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CFDE1C0" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C46A15" w14:paraId="4FB330C4" w14:textId="77777777" w:rsidTr="003C18B0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-            <w:tcW w:w="4973" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66FBADC9" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRPr="006518E6" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6046EB55" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRPr="006518E6" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BBF0AA0" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRPr="006518E6" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B076170" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRPr="006518E6" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3531B9D7" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRPr="006518E6" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00293CA1" w:rsidRPr="004F4493" w14:paraId="5D6B436B" w14:textId="77777777" w:rsidTr="00D35CB4">
+      <w:tr w:rsidR="00C46A15" w14:paraId="01B84809" w14:textId="77777777" w:rsidTr="0073269D">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:id w:val="1679695528"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="540" w:type="dxa"/>
+                <w:tcMar>
+                  <w:top w:w="14" w:type="dxa"/>
+                  <w:left w:w="115" w:type="dxa"/>
+                  <w:bottom w:w="14" w:type="dxa"/>
+                  <w:right w:w="115" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2862A9DE" w14:textId="3463D92A" w:rsidR="00C46A15" w:rsidRDefault="006518E6" w:rsidP="00AC301B">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42ACFED0" w14:textId="45465EC2" w:rsidR="00C46A15" w:rsidRDefault="003C18B0" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C18B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Programming Languages, Formal Methods and Software Engineering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C46A15" w14:paraId="26777C9B" w14:textId="77777777" w:rsidTr="0073269D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...37 lines deleted...]
-        </w:tc>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15B025EA" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRPr="00A8310E" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D2A101" w14:textId="3C3AA3B9" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Formal Methods</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C46A15" w14:paraId="269960F6" w14:textId="77777777" w:rsidTr="0073269D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...34 lines deleted...]
-              <w:t>Artificial Intelligence</w:t>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50F40699" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRPr="00A8310E" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4412F6F8" w14:textId="100E6748" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Programming Languages</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00293CA1" w:rsidRPr="004F4493" w14:paraId="035D1867" w14:textId="77777777" w:rsidTr="00D35CB4">
-[...85 lines deleted...]
-      <w:tr w:rsidR="00293CA1" w:rsidRPr="004F4493" w14:paraId="19E60EB9" w14:textId="77777777" w:rsidTr="00D35CB4">
+      <w:tr w:rsidR="00C46A15" w14:paraId="257D0694" w14:textId="77777777" w:rsidTr="0073269D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-            <w:tcW w:w="4860" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6529812D" w14:textId="77777777" w:rsidR="00C46A15" w:rsidRPr="00A8310E" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F87BD7B" w14:textId="1E3E8012" w:rsidR="00C46A15" w:rsidRDefault="00C46A15" w:rsidP="00AC301B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B24D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="24"/>
-[...58 lines deleted...]
-              <w:t>Vision &amp; Robotics</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Software Engineering</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00293CA1" w:rsidRPr="004F4493" w14:paraId="3F023CB0" w14:textId="77777777" w:rsidTr="00D35CB4">
-[...88 lines deleted...]
-      <w:tr w:rsidR="00293CA1" w:rsidRPr="004F4493" w14:paraId="2C3FFB7D" w14:textId="77777777" w:rsidTr="00D35CB4">
+      <w:tr w:rsidR="00684250" w14:paraId="35A869BC" w14:textId="77777777" w:rsidTr="003C18B0">
         <w:trPr>
-          <w:trHeight w:val="215"/>
+          <w:trHeight w:val="147"/>
         </w:trPr>
-        <w:tc>
-[...37 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-            <w:tcW w:w="4973" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48722F03" w14:textId="77777777" w:rsidR="00684250" w:rsidRPr="006518E6" w:rsidRDefault="00684250" w:rsidP="00684250">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...148 lines deleted...]
-      <w:tr w:rsidR="00293CA1" w:rsidRPr="004F4493" w14:paraId="62A52824" w14:textId="77777777" w:rsidTr="00D35CB4">
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F82585C" w14:textId="77777777" w:rsidR="00684250" w:rsidRPr="006518E6" w:rsidRDefault="00684250" w:rsidP="00684250">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2684AC32" w14:textId="77777777" w:rsidR="00684250" w:rsidRPr="006518E6" w:rsidRDefault="00684250" w:rsidP="00684250">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...49 lines deleted...]
-            <w:tcBorders>
+              <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ACECDC9" w14:textId="77777777" w:rsidR="00684250" w:rsidRPr="006518E6" w:rsidRDefault="00684250" w:rsidP="00684250">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcMar>
+              <w:top w:w="14" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="14" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AB966C4" w14:textId="77777777" w:rsidR="00684250" w:rsidRPr="006518E6" w:rsidRDefault="00684250" w:rsidP="00684250">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00293CA1" w:rsidRPr="004F4493" w14:paraId="2405F0A0" w14:textId="77777777" w:rsidTr="00D35CB4">
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:tr w:rsidR="00684250" w14:paraId="07C28604" w14:textId="77777777" w:rsidTr="0073269D">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:id w:val="21838473"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="540" w:type="dxa"/>
+                <w:tcMar>
+                  <w:top w:w="29" w:type="dxa"/>
+                  <w:left w:w="115" w:type="dxa"/>
+                  <w:bottom w:w="29" w:type="dxa"/>
+                  <w:right w:w="115" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2EADA604" w14:textId="6C9D6C8E" w:rsidR="00684250" w:rsidRDefault="006518E6" w:rsidP="00684250">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcMar>
+              <w:top w:w="29" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="29" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47B50D0D" w14:textId="42CA9134" w:rsidR="00684250" w:rsidRDefault="003C18B0" w:rsidP="00684250">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C18B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Bioinformatics and Computational Biology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00684250" w14:paraId="4E91B294" w14:textId="77777777" w:rsidTr="0073269D">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:id w:val="-1029558592"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="540" w:type="dxa"/>
+                <w:tcMar>
+                  <w:top w:w="29" w:type="dxa"/>
+                  <w:left w:w="115" w:type="dxa"/>
+                  <w:bottom w:w="29" w:type="dxa"/>
+                  <w:right w:w="115" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="34AF389D" w14:textId="659D1BC8" w:rsidR="00684250" w:rsidRDefault="006518E6" w:rsidP="00684250">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcMar>
+              <w:top w:w="29" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="29" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FBC86F2" w14:textId="6AA46893" w:rsidR="00684250" w:rsidRDefault="003C18B0" w:rsidP="00684250">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C18B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Algorithms &amp; Theory</w:t>
+              </w:rPr>
+              <w:t>Computers and Education</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00293CA1" w:rsidRPr="004F4493" w14:paraId="08B666AB" w14:textId="77777777" w:rsidTr="00D35CB4">
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:tr w:rsidR="00684250" w14:paraId="69A86A10" w14:textId="77777777" w:rsidTr="0073269D">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:id w:val="-434524424"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="540" w:type="dxa"/>
+                <w:tcMar>
+                  <w:top w:w="29" w:type="dxa"/>
+                  <w:left w:w="115" w:type="dxa"/>
+                  <w:bottom w:w="29" w:type="dxa"/>
+                  <w:right w:w="115" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="467CA83D" w14:textId="5C63BE95" w:rsidR="00684250" w:rsidRDefault="006518E6" w:rsidP="00684250">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcMar>
+              <w:top w:w="29" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="29" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23ED8231" w14:textId="06A203B2" w:rsidR="00684250" w:rsidRDefault="003C18B0" w:rsidP="00684250">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C18B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Data and Intelligent Systems</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00684250" w14:paraId="583B0804" w14:textId="77777777" w:rsidTr="0073269D">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:id w:val="-2003115525"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="540" w:type="dxa"/>
+                <w:tcMar>
+                  <w:top w:w="29" w:type="dxa"/>
+                  <w:left w:w="115" w:type="dxa"/>
+                  <w:bottom w:w="29" w:type="dxa"/>
+                  <w:right w:w="115" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7CF9E6F6" w14:textId="5BA903FA" w:rsidR="00684250" w:rsidRDefault="006518E6" w:rsidP="00684250">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcMar>
+              <w:top w:w="29" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="29" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A688ECC" w14:textId="584BF128" w:rsidR="00684250" w:rsidRDefault="003C18B0" w:rsidP="00684250">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C18B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Bioinformatics and Computational Biology</w:t>
+              </w:rPr>
+              <w:t>Scientific Computing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00293CA1" w:rsidRPr="004F4493" w14:paraId="646CD755" w14:textId="77777777" w:rsidTr="00D35CB4">
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:tr w:rsidR="003C18B0" w14:paraId="153DCA8C" w14:textId="77777777" w:rsidTr="0073269D">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:id w:val="763967223"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="540" w:type="dxa"/>
+                <w:tcMar>
+                  <w:top w:w="29" w:type="dxa"/>
+                  <w:left w:w="115" w:type="dxa"/>
+                  <w:bottom w:w="29" w:type="dxa"/>
+                  <w:right w:w="115" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="79E14B37" w14:textId="3F326A85" w:rsidR="003C18B0" w:rsidRDefault="003C18B0" w:rsidP="003C18B0">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcMar>
+              <w:top w:w="29" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="29" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="530F83BD" w14:textId="72B97A94" w:rsidR="003C18B0" w:rsidRPr="008B24D2" w:rsidRDefault="003C18B0" w:rsidP="003C18B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C18B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Computers and Education</w:t>
+              </w:rPr>
+              <w:t>Security and Privacy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00293CA1" w:rsidRPr="004F4493" w14:paraId="34D856F5" w14:textId="77777777" w:rsidTr="00D35CB4">
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:tr w:rsidR="003C18B0" w14:paraId="48E31A45" w14:textId="77777777" w:rsidTr="0073269D">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:id w:val="1173919160"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="540" w:type="dxa"/>
+                <w:tcMar>
+                  <w:top w:w="29" w:type="dxa"/>
+                  <w:left w:w="115" w:type="dxa"/>
+                  <w:bottom w:w="29" w:type="dxa"/>
+                  <w:right w:w="115" w:type="dxa"/>
+                </w:tcMar>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0A6BB875" w14:textId="2F2B161F" w:rsidR="003C18B0" w:rsidRDefault="003C18B0" w:rsidP="003C18B0">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcMar>
+              <w:top w:w="29" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="29" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ABB2766" w14:textId="24BF9009" w:rsidR="003C18B0" w:rsidRDefault="003C18B0" w:rsidP="003C18B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C18B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...103 lines deleted...]
-              <w:t>Security and Privacy</w:t>
+              </w:rPr>
+              <w:t>Theory and Algorithms</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5400F9CC" w14:textId="77777777" w:rsidR="00411239" w:rsidRPr="00700DE5" w:rsidRDefault="00411239">
+    <w:p w14:paraId="3FAFCE49" w14:textId="77777777" w:rsidR="004D4510" w:rsidRDefault="004D4510" w:rsidP="004D4510">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="4"/>
-          <w:szCs w:val="4"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00411239" w:rsidRPr="00700DE5" w:rsidSect="00293CA1">
-[...9 lines deleted...]
-        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E3C8BA9" w14:textId="3A7C606E" w:rsidR="00F03581" w:rsidRDefault="00293CA1" w:rsidP="00293CA1">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="11340" w:type="dxa"/>
+        <w:tblInd w:w="-185" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="11340"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004D4510" w14:paraId="4F402073" w14:textId="77777777" w:rsidTr="004D4510">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D88F552" w14:textId="77777777" w:rsidR="004D4510" w:rsidRPr="00684250" w:rsidRDefault="004D4510" w:rsidP="004D4510">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684250">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Research Statement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02032F74" w14:textId="5A3801EF" w:rsidR="004D4510" w:rsidRDefault="004D4510" w:rsidP="004D4510">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684250">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Please submit your research statement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the space below</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00684250">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. This outline of research interests is forwarded to the appropriate research area Qualifying Exam Committee.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D4510" w14:paraId="5D1817D9" w14:textId="77777777" w:rsidTr="004D4510">
+        <w:trPr>
+          <w:trHeight w:val="12413"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A29B52B" w14:textId="77777777" w:rsidR="004D4510" w:rsidRPr="004D4510" w:rsidRDefault="004D4510" w:rsidP="004D4510">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="428B70A0" w14:textId="77777777" w:rsidR="004D4510" w:rsidRPr="004D4510" w:rsidRDefault="004D4510" w:rsidP="004D4510">
       <w:pPr>
-        <w:ind w:left="540" w:hanging="540"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E738E">
+    </w:p>
+    <w:p w14:paraId="7ACB04B8" w14:textId="2AFE5FAD" w:rsidR="004D4510" w:rsidRPr="004D4510" w:rsidRDefault="004D4510" w:rsidP="004D4510">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...96 lines deleted...]
-        </mc:AlternateContent>
+      </w:pPr>
+      <w:r w:rsidRPr="00D17DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Updated </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E738E">
+      <w:r w:rsidR="009A3F59">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please submit your research statement. </w:t>
+        <w:t>4/7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D17DCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/2026)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5F16C8" w14:textId="5FD0DCBC" w:rsidR="00F03581" w:rsidRPr="00293CA1" w:rsidRDefault="00293CA1" w:rsidP="00700DE5">
-[...36 lines deleted...]
-    <w:sectPr w:rsidR="00F03581" w:rsidRPr="00293CA1" w:rsidSect="00293CA1">
+    <w:sectPr w:rsidR="004D4510" w:rsidRPr="004D4510" w:rsidSect="0073269D">
+      <w:headerReference w:type="first" r:id="rId7"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="1080" w:right="630" w:bottom="461" w:left="1440" w:header="1080" w:footer="475" w:gutter="0"/>
+      <w:pgMar w:top="906" w:right="634" w:bottom="461" w:left="634" w:header="540" w:footer="475" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E8792B2" w14:textId="77777777" w:rsidR="00EB4C9F" w:rsidRDefault="00EB4C9F" w:rsidP="00EB4C9F">
+    <w:p w14:paraId="1859735E" w14:textId="77777777" w:rsidR="00DA2A73" w:rsidRDefault="00DA2A73" w:rsidP="00EB4C9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C1E2CCC" w14:textId="77777777" w:rsidR="00EB4C9F" w:rsidRDefault="00EB4C9F" w:rsidP="00EB4C9F">
+    <w:p w14:paraId="65EBB85C" w14:textId="77777777" w:rsidR="00DA2A73" w:rsidRDefault="00DA2A73" w:rsidP="00EB4C9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{C2EB9D91-C856-4065-8690-8AEF89BEF6A5}"/>
-    <w:embedItalic r:id="rId2" w:fontKey="{3E75ACAF-D731-49AF-8D2F-D76142F91720}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{62E1ED1C-E0BA-4AF2-8B07-F293951D20A5}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{8346A4AE-8B67-49B1-A49A-0C22AFB3D51C}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{2927AD98-674F-45FE-8465-7D6BDF5EBCFD}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{9544F354-9DFD-4405-8DF5-1435DA03147A}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{1F25AADA-6718-42E9-AAE3-712E4FACA34D}"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{3D474518-66F3-439F-82D2-FFC6A8A2BE4B}"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId7" w:subsetted="1" w:fontKey="{2B8B694C-F4C7-4B3C-BABA-16A7A9F9BF9B}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...110 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="515C935F" w14:textId="77777777" w:rsidR="00EB4C9F" w:rsidRDefault="00EB4C9F" w:rsidP="00EB4C9F">
+    <w:p w14:paraId="3BFC47D3" w14:textId="77777777" w:rsidR="00DA2A73" w:rsidRDefault="00DA2A73" w:rsidP="00EB4C9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64346BC8" w14:textId="77777777" w:rsidR="00EB4C9F" w:rsidRDefault="00EB4C9F" w:rsidP="00EB4C9F">
+    <w:p w14:paraId="67D23C38" w14:textId="77777777" w:rsidR="00DA2A73" w:rsidRDefault="00DA2A73" w:rsidP="00EB4C9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3C462245" w14:textId="1C25F762" w:rsidR="00EB4C9F" w:rsidRDefault="00930088" w:rsidP="00293CA1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11036FEC" w14:textId="031F6E19" w:rsidR="004D4510" w:rsidRPr="004D4510" w:rsidRDefault="00930088" w:rsidP="004D4510">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="center"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4680"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+        <w:tab w:val="right" w:pos="10890"/>
+      </w:tabs>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="44546A" w:themeColor="text2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77903B85" wp14:editId="01EABCCC">
-          <wp:extent cx="5943600" cy="1028700"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77903B85" wp14:editId="090019DA">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>1270</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2148840" cy="403860"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1138221271" name="Graphic 1"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="1407364128" name="Graphic 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="21106336" name="Graphic 21106336"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill>
+                <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                         <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect r="58521" b="54959"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5943600" cy="1028700"/>
+                    <a:ext cx="2148840" cy="403860"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="004D4510">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="004D4510">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="004D4510" w:rsidRPr="004D4510">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="44546A" w:themeColor="text2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>The Grainger College of Engineering</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3C462245" w14:textId="4BE96B41" w:rsidR="00EB4C9F" w:rsidRPr="004D4510" w:rsidRDefault="004D4510" w:rsidP="004D4510">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4680"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+        <w:tab w:val="right" w:pos="10890"/>
+      </w:tabs>
+      <w:rPr>
+        <w:color w:val="44546A" w:themeColor="text2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="004D4510">
+      <w:rPr>
+        <w:color w:val="44546A" w:themeColor="text2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t>Siebel School of Computing and Data Science</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1ACAE49E" w14:textId="4D0CC9A2" w:rsidR="004D4510" w:rsidRPr="004D4510" w:rsidRDefault="004D4510" w:rsidP="004D4510">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4680"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+        <w:tab w:val="right" w:pos="10890"/>
+      </w:tabs>
+      <w:rPr>
+        <w:color w:val="44546A" w:themeColor="text2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="004D4510">
+      <w:rPr>
+        <w:color w:val="44546A" w:themeColor="text2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t>201 N. Goodwin Avenue, MC-258</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="25F6478A" w14:textId="77777777" w:rsidR="004D4510" w:rsidRPr="004D4510" w:rsidRDefault="004D4510" w:rsidP="004D4510">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4680"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+        <w:tab w:val="right" w:pos="10890"/>
+      </w:tabs>
+      <w:rPr>
+        <w:color w:val="44546A" w:themeColor="text2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="004D4510">
+      <w:rPr>
+        <w:color w:val="44546A" w:themeColor="text2"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t>Urbana, IL 61801</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5ABAB2F7" w14:textId="77777777" w:rsidR="004D4510" w:rsidRDefault="004D4510" w:rsidP="004D4510">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4680"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+        <w:tab w:val="right" w:pos="10890"/>
+      </w:tabs>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="38913"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB4C9F"/>
     <w:rsid w:val="000054BE"/>
     <w:rsid w:val="0002529D"/>
     <w:rsid w:val="00041E61"/>
     <w:rsid w:val="000614E3"/>
+    <w:rsid w:val="00061D09"/>
     <w:rsid w:val="00061E35"/>
     <w:rsid w:val="000725A9"/>
     <w:rsid w:val="000916D9"/>
     <w:rsid w:val="000A266D"/>
     <w:rsid w:val="000F7345"/>
     <w:rsid w:val="00111AFD"/>
     <w:rsid w:val="00123943"/>
     <w:rsid w:val="00132589"/>
     <w:rsid w:val="00137D24"/>
     <w:rsid w:val="00140925"/>
     <w:rsid w:val="00180C50"/>
     <w:rsid w:val="0018154F"/>
     <w:rsid w:val="00192A89"/>
     <w:rsid w:val="001A758A"/>
     <w:rsid w:val="001B1AF7"/>
     <w:rsid w:val="001D45B6"/>
     <w:rsid w:val="001D73FA"/>
     <w:rsid w:val="001F63E9"/>
     <w:rsid w:val="001F7824"/>
     <w:rsid w:val="00200B5D"/>
     <w:rsid w:val="00213E95"/>
     <w:rsid w:val="002377C6"/>
     <w:rsid w:val="00242FA6"/>
     <w:rsid w:val="00271FF7"/>
     <w:rsid w:val="002752A3"/>
     <w:rsid w:val="00276CF8"/>
     <w:rsid w:val="0028346D"/>
     <w:rsid w:val="00293CA1"/>
     <w:rsid w:val="002942D8"/>
     <w:rsid w:val="002C300E"/>
     <w:rsid w:val="002E1885"/>
     <w:rsid w:val="002E5B88"/>
     <w:rsid w:val="002F2B8D"/>
     <w:rsid w:val="002F505C"/>
     <w:rsid w:val="0030241E"/>
     <w:rsid w:val="003148DE"/>
     <w:rsid w:val="003213AE"/>
     <w:rsid w:val="00357A47"/>
     <w:rsid w:val="00370F44"/>
     <w:rsid w:val="003816E5"/>
     <w:rsid w:val="00393E06"/>
     <w:rsid w:val="00395F1C"/>
+    <w:rsid w:val="003C18B0"/>
     <w:rsid w:val="003E6692"/>
     <w:rsid w:val="003F427C"/>
     <w:rsid w:val="00407469"/>
     <w:rsid w:val="00411239"/>
     <w:rsid w:val="004165AC"/>
+    <w:rsid w:val="00424A50"/>
     <w:rsid w:val="00455C80"/>
     <w:rsid w:val="00477AB1"/>
     <w:rsid w:val="00487FE4"/>
+    <w:rsid w:val="004D4510"/>
     <w:rsid w:val="004E7B5A"/>
     <w:rsid w:val="004F5636"/>
     <w:rsid w:val="0050121D"/>
     <w:rsid w:val="005102AC"/>
     <w:rsid w:val="0051490B"/>
     <w:rsid w:val="005365EF"/>
     <w:rsid w:val="00551AE3"/>
     <w:rsid w:val="005612B3"/>
     <w:rsid w:val="0058561E"/>
     <w:rsid w:val="005965BC"/>
     <w:rsid w:val="00597C93"/>
     <w:rsid w:val="005B56D6"/>
     <w:rsid w:val="005B7F5C"/>
     <w:rsid w:val="005C359F"/>
     <w:rsid w:val="005C3E02"/>
     <w:rsid w:val="005C43CA"/>
     <w:rsid w:val="005D2D63"/>
     <w:rsid w:val="005E20E9"/>
+    <w:rsid w:val="005E3BF2"/>
+    <w:rsid w:val="00607042"/>
     <w:rsid w:val="00616DC2"/>
     <w:rsid w:val="00617398"/>
     <w:rsid w:val="00627389"/>
     <w:rsid w:val="00627414"/>
+    <w:rsid w:val="006326E6"/>
     <w:rsid w:val="00640F53"/>
     <w:rsid w:val="00643C7C"/>
     <w:rsid w:val="006463C8"/>
+    <w:rsid w:val="006518E6"/>
     <w:rsid w:val="00654D0C"/>
+    <w:rsid w:val="00665AC8"/>
     <w:rsid w:val="00667496"/>
     <w:rsid w:val="006763F5"/>
+    <w:rsid w:val="00684250"/>
     <w:rsid w:val="00691A90"/>
     <w:rsid w:val="00693DDD"/>
     <w:rsid w:val="006C0E6C"/>
     <w:rsid w:val="006C62A3"/>
     <w:rsid w:val="006E2956"/>
     <w:rsid w:val="007003F9"/>
     <w:rsid w:val="00700DE5"/>
     <w:rsid w:val="007022DC"/>
     <w:rsid w:val="007314FE"/>
+    <w:rsid w:val="0073269D"/>
     <w:rsid w:val="00753739"/>
     <w:rsid w:val="007648E5"/>
     <w:rsid w:val="00786656"/>
     <w:rsid w:val="007920A8"/>
     <w:rsid w:val="007A191A"/>
     <w:rsid w:val="007A2ADD"/>
     <w:rsid w:val="007B7D58"/>
     <w:rsid w:val="007C029F"/>
     <w:rsid w:val="007C4F1E"/>
+    <w:rsid w:val="007C5C27"/>
     <w:rsid w:val="007C6D91"/>
     <w:rsid w:val="007D5E09"/>
     <w:rsid w:val="007F2D13"/>
     <w:rsid w:val="00802479"/>
     <w:rsid w:val="00831B09"/>
     <w:rsid w:val="00835351"/>
     <w:rsid w:val="00835585"/>
     <w:rsid w:val="00857EF2"/>
     <w:rsid w:val="00861D72"/>
     <w:rsid w:val="00880E96"/>
     <w:rsid w:val="008871CA"/>
+    <w:rsid w:val="008B24D2"/>
     <w:rsid w:val="008B3ABD"/>
     <w:rsid w:val="008C33D7"/>
     <w:rsid w:val="008C343C"/>
     <w:rsid w:val="008D6D1A"/>
     <w:rsid w:val="008D7FED"/>
     <w:rsid w:val="00900368"/>
     <w:rsid w:val="00901C8D"/>
     <w:rsid w:val="00917EC7"/>
     <w:rsid w:val="009205C4"/>
     <w:rsid w:val="00926640"/>
     <w:rsid w:val="00930088"/>
     <w:rsid w:val="00941AE5"/>
     <w:rsid w:val="0095250D"/>
     <w:rsid w:val="009531FB"/>
     <w:rsid w:val="00992C5C"/>
     <w:rsid w:val="009A3E83"/>
+    <w:rsid w:val="009A3F59"/>
     <w:rsid w:val="009A5EAE"/>
     <w:rsid w:val="009B2473"/>
     <w:rsid w:val="009C790C"/>
     <w:rsid w:val="009F25E8"/>
     <w:rsid w:val="00A0181C"/>
     <w:rsid w:val="00A03DED"/>
     <w:rsid w:val="00A06678"/>
     <w:rsid w:val="00A2070D"/>
     <w:rsid w:val="00A21F46"/>
     <w:rsid w:val="00A25E6B"/>
     <w:rsid w:val="00A358A4"/>
     <w:rsid w:val="00A41370"/>
     <w:rsid w:val="00A43FD1"/>
     <w:rsid w:val="00A46C0B"/>
     <w:rsid w:val="00A555F9"/>
+    <w:rsid w:val="00A66DD2"/>
     <w:rsid w:val="00A70A8C"/>
     <w:rsid w:val="00A757BA"/>
     <w:rsid w:val="00A770A8"/>
+    <w:rsid w:val="00A8310E"/>
     <w:rsid w:val="00A93018"/>
     <w:rsid w:val="00A9440D"/>
     <w:rsid w:val="00AB638A"/>
+    <w:rsid w:val="00AC301B"/>
+    <w:rsid w:val="00AC522E"/>
     <w:rsid w:val="00AF5DB3"/>
     <w:rsid w:val="00B048B5"/>
     <w:rsid w:val="00B23459"/>
     <w:rsid w:val="00B23511"/>
     <w:rsid w:val="00B339C3"/>
     <w:rsid w:val="00B35859"/>
     <w:rsid w:val="00B36FDA"/>
     <w:rsid w:val="00B37D4E"/>
     <w:rsid w:val="00B56809"/>
     <w:rsid w:val="00B6428C"/>
     <w:rsid w:val="00B75F0F"/>
     <w:rsid w:val="00B824F5"/>
     <w:rsid w:val="00BA5F31"/>
     <w:rsid w:val="00BD2B17"/>
     <w:rsid w:val="00BD38B0"/>
     <w:rsid w:val="00BE394B"/>
     <w:rsid w:val="00BF3DBE"/>
     <w:rsid w:val="00C05976"/>
     <w:rsid w:val="00C07C4A"/>
     <w:rsid w:val="00C40CD8"/>
     <w:rsid w:val="00C43DA5"/>
+    <w:rsid w:val="00C46A15"/>
     <w:rsid w:val="00C511B2"/>
     <w:rsid w:val="00C56368"/>
     <w:rsid w:val="00C60BEB"/>
     <w:rsid w:val="00CA75C3"/>
     <w:rsid w:val="00CC7C0D"/>
     <w:rsid w:val="00CD4688"/>
     <w:rsid w:val="00CF7447"/>
     <w:rsid w:val="00D129FC"/>
     <w:rsid w:val="00D152F1"/>
+    <w:rsid w:val="00D17DCF"/>
     <w:rsid w:val="00D22BF9"/>
     <w:rsid w:val="00D24FF2"/>
     <w:rsid w:val="00D32A32"/>
     <w:rsid w:val="00D42B2E"/>
     <w:rsid w:val="00D64640"/>
     <w:rsid w:val="00D776DF"/>
     <w:rsid w:val="00D8639D"/>
     <w:rsid w:val="00D915E0"/>
     <w:rsid w:val="00D9669E"/>
+    <w:rsid w:val="00DA2A73"/>
+    <w:rsid w:val="00DA7269"/>
+    <w:rsid w:val="00DC070D"/>
     <w:rsid w:val="00DC14FB"/>
     <w:rsid w:val="00E31A9B"/>
     <w:rsid w:val="00E411A8"/>
     <w:rsid w:val="00E61AF5"/>
     <w:rsid w:val="00E65DD6"/>
     <w:rsid w:val="00EB4C9F"/>
     <w:rsid w:val="00EB7907"/>
     <w:rsid w:val="00EC4FF6"/>
     <w:rsid w:val="00EC7EE5"/>
     <w:rsid w:val="00ED07BD"/>
     <w:rsid w:val="00ED4674"/>
     <w:rsid w:val="00EE330B"/>
     <w:rsid w:val="00EE45F4"/>
     <w:rsid w:val="00F03581"/>
     <w:rsid w:val="00F140EB"/>
     <w:rsid w:val="00F24171"/>
     <w:rsid w:val="00F3080B"/>
     <w:rsid w:val="00F42E0D"/>
     <w:rsid w:val="00F4476A"/>
     <w:rsid w:val="00F45F81"/>
     <w:rsid w:val="00F51002"/>
     <w:rsid w:val="00F51E9F"/>
     <w:rsid w:val="00F52EE9"/>
+    <w:rsid w:val="00F60C40"/>
     <w:rsid w:val="00F746D4"/>
     <w:rsid w:val="00F82D2E"/>
     <w:rsid w:val="00F837C5"/>
     <w:rsid w:val="00F90CA1"/>
     <w:rsid w:val="00F93B24"/>
     <w:rsid w:val="00FB391F"/>
     <w:rsid w:val="00FC4CB2"/>
     <w:rsid w:val="00FE43A2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="38913"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="63F193FB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5667FBDC-9C41-4592-9CDB-7EF7AE80A611}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3425,78 +4376,89 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EB4C9F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EB4C9F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EB4C9F"/>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00D17DCF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3734,73 +4696,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F638132-85A6-4F40-A12A-B5EBCC5D9218}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>268</Words>
-  <Characters>1532</Characters>
+  <Words>310</Words>
+  <Characters>1767</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>3</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1797</CharactersWithSpaces>
+  <CharactersWithSpaces>2073</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bowden, Elizabeth Ann</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>